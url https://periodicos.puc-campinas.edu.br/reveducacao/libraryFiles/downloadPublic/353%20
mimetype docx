--- v0 (2026-04-18)
+++ v1 (2026-05-13)
@@ -192,51 +192,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The highlighted words</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> must be enclosed in quotation marks "...", the italic font should be used for words in other languages; inform the city and country of the company supplying all the </w:t>
+        <w:t xml:space="preserve"> must be enclosed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> quotation marks "...", the italic font should be used for words in other languages; inform the city and country of the company supplying all the </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>tools®</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>️</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -330,51 +350,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">They must be standardized according to the ABNT style adopted by the Journal: References to monographs or to </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>abstracts</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> published in event proceedings will not be accepted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6462B0B2" w14:textId="44895586" w:rsidR="00605B97" w:rsidRPr="000226D5" w:rsidRDefault="00605B97" w:rsidP="00605B97">
+    <w:p w14:paraId="6462B0B2" w14:textId="27406C26" w:rsidR="00605B97" w:rsidRPr="000226D5" w:rsidRDefault="00605B97" w:rsidP="00605B97">
       <w:pPr>
         <w:pStyle w:val="xydp97596fadyiv1060678823m2394169361246653058m-3078530546606646466gmail-m-253278964331032757gmail-m181675656717003803gmail-m719384316324174337gmail-m-8613254764888211910gmail-m6153934901470176805gmail-m4170125689774728651gmail-m-8753717489881719945xxms"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Reference of articles in press</w:t>
@@ -444,62 +464,62 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mandatory item</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">]. See example </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">page </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00793C92">
+        <w:t>page</w:t>
+      </w:r>
+      <w:r w:rsidR="00882A5C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> 7</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B23B051" w14:textId="36A65463" w:rsidR="00605B97" w:rsidRPr="00C90AD7" w:rsidRDefault="00605B97" w:rsidP="00605B97">
       <w:pPr>
         <w:pStyle w:val="xydp97596fadyiv1060678823m2394169361246653058m-3078530546606646466gmail-m-253278964331032757gmail-m181675656717003803gmail-m719384316324174337gmail-m-8613254764888211910gmail-m6153934901470176805gmail-m4170125689774728651gmail-m-8753717489881719945xxms"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -526,201 +546,258 @@
         </w:rPr>
         <w:t xml:space="preserve">page </w:t>
       </w:r>
       <w:r w:rsidR="00793C92">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00C90AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="093E7618" w14:textId="18C3A229" w:rsidR="00605B97" w:rsidRPr="000226D5" w:rsidRDefault="00605B97" w:rsidP="00605B97">
+    <w:p w14:paraId="093E7618" w14:textId="215A15BA" w:rsidR="00605B97" w:rsidRPr="000226D5" w:rsidRDefault="00605B97" w:rsidP="00605B97">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Most common examples of references accepted by the Journal, see </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">page 5 </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(for other situations, see the ABNT 6023/20</w:t>
       </w:r>
       <w:r w:rsidR="00C90AD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00882A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> standards)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB4BAD6" w14:textId="77777777" w:rsidR="00605B97" w:rsidRPr="000226D5" w:rsidRDefault="00605B97" w:rsidP="00605B97">
       <w:pPr>
         <w:pStyle w:val="xydp97596fadyiv1060678823m2394169361246653058m-3078530546606646466gmail-m-253278964331032757gmail-m181675656717003803gmail-m719384316324174337gmail-m-8613254764888211910gmail-m6153934901470176805gmail-m4170125689774728651gmail-m-8753717489881719945xxms"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">7-  </w:t>
-      </w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Illustrations </w:t>
-      </w:r>
+        <w:t>Illustrations</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">– </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The items below are mandatory</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> failure to comply with all of the items </w:t>
+        <w:t xml:space="preserve"> failure to comply with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>all of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the items </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>below</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> precludes </w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1060,115 +1137,276 @@
         </w:rPr>
         <w:t>highlightings</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> such as bold characters, asterisk, among others; an explanation must be inclu</w:t>
       </w:r>
       <w:r w:rsidR="00760C0E" w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ded as an illustration footnote;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE91A79" w14:textId="0661DEE9" w:rsidR="009F0956" w:rsidRPr="000226D5" w:rsidRDefault="009F0956" w:rsidP="00605B97">
+    <w:p w14:paraId="7DE91A79" w14:textId="5D3AE69D" w:rsidR="009F0956" w:rsidRPr="000226D5" w:rsidRDefault="009F0956" w:rsidP="00605B97">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1560" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Note: articles must not exceed 20 pages.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="06EA4488" w14:textId="67D4735C" w:rsidR="000226D5" w:rsidRPr="000226D5" w:rsidRDefault="00760C0E" w:rsidP="000226D5">
+        <w:t>Note: articles must not exceed 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00882A5C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7221FAB8" w14:textId="77777777" w:rsidR="00882A5C" w:rsidRDefault="00760C0E" w:rsidP="000226D5">
       <w:pPr>
         <w:pStyle w:val="xydp97596fadyiv1060678823m2394169361246653058m-3078530546606646466gmail-m-253278964331032757gmail-m181675656717003803gmail-m719384316324174337gmail-m-8613254764888211910gmail-m6153934901470176805gmail-m4170125689774728651gmail-m-8753717489881719945xxms"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Acknowledgments:</w:t>
       </w:r>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> It is necessary to send a statement signed by the persons mentioned in the acknowledgments section that should indicate their agreement with the disclosure of their name.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000226D5" w:rsidRPr="000226D5">
+        <w:t xml:space="preserve"> It is necessary to send a statement signed by the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>persons</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000226D5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mentioned in the acknowledgments section that should indicate their agreement with the disclosure of their name.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06EA4488" w14:textId="6FB733CE" w:rsidR="000226D5" w:rsidRPr="00882A5C" w:rsidRDefault="00882A5C" w:rsidP="00882A5C">
+      <w:pPr>
+        <w:pStyle w:val="xydp97596fadyiv1060678823m2394169361246653058m-3078530546606646466gmail-m-253278964331032757gmail-m181675656717003803gmail-m719384316324174337gmail-m-8613254764888211910gmail-m6153934901470176805gmail-m4170125689774728651gmail-m-8753717489881719945xxms"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Contributors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222390">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A96235">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roles </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A96235">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Taxonom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00222390">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText>HYPERLINK "https://credit.niso.org/"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00222390">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CRediT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00222390">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00222390">
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="000226D5" w:rsidRPr="00882A5C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E97D086" w14:textId="77777777" w:rsidR="00760C0E" w:rsidRPr="000226D5" w:rsidRDefault="00760C0E" w:rsidP="00760C0E">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1223,78 +1461,50 @@
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8F1E5F" w14:textId="77777777" w:rsidR="007B7808" w:rsidRDefault="007B7808" w:rsidP="00605B97">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5745AF1E" w14:textId="77777777" w:rsidR="007B7808" w:rsidRDefault="007B7808" w:rsidP="00605B97">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="16D38322" w14:textId="2BEAEEF0" w:rsidR="00605B97" w:rsidRPr="000226D5" w:rsidRDefault="00803F58" w:rsidP="008C1315">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000226D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>This is the only page where the author must be identified</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4749A721" w14:textId="50602CE7" w:rsidR="00385291" w:rsidRPr="007A265E" w:rsidRDefault="00803F58" w:rsidP="00F65171">
@@ -1559,109 +1769,191 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> any abbreviations, in italic</w:t>
       </w:r>
       <w:r w:rsidR="00B03298" w:rsidRPr="00C10871">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00385291" w:rsidRPr="00C10871">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ADD3818" w14:textId="18260617" w:rsidR="008A2B8E" w:rsidRPr="007A265E" w:rsidRDefault="008A2B8E" w:rsidP="00DB36EC">
+    <w:p w14:paraId="6ADD3818" w14:textId="3A5D9C93" w:rsidR="008A2B8E" w:rsidRPr="007A265E" w:rsidRDefault="008A2B8E" w:rsidP="00DB36EC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A2B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Article category</w:t>
       </w:r>
       <w:r w:rsidRPr="008A2B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008A2B8E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>(provide article category)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6066" w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research article, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Dossier</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6066" w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Essays, Interview, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6066" w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA6066" w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, Review article</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A2B8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CA7033B" w14:textId="6EC897A2" w:rsidR="00385291" w:rsidRPr="004059D7" w:rsidRDefault="00385291" w:rsidP="003D0FF7">
       <w:pPr>
         <w:spacing w:line="212" w:lineRule="exact"/>
         <w:ind w:left="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00803F58">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Suggestion of a short title for the header</w:t>
+        <w:t xml:space="preserve">Suggestion </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00803F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00803F58">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a short title for the header</w:t>
       </w:r>
       <w:r w:rsidRPr="004059D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: must have five words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="246F3D16" w14:textId="77777777" w:rsidR="003D0FF7" w:rsidRPr="00740E34" w:rsidRDefault="003D0FF7" w:rsidP="003D0FF7">
       <w:pPr>
         <w:spacing w:line="212" w:lineRule="exact"/>
         <w:ind w:left="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:w w:val="105"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F1DA61D" w14:textId="12ED59FD" w:rsidR="00A23501" w:rsidRPr="00740E34" w:rsidRDefault="008A4C16" w:rsidP="003D0FF7">
       <w:pPr>
         <w:spacing w:before="32" w:line="252" w:lineRule="auto"/>
@@ -1960,52 +2252,65 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CO-AUTHOR</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>CO-AUTHOR</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: Specify institutional affiliation in 3 levels, in full and without abbreviations. City, State, and Country. (</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>See example. Use Arial font, size 10, left-aligned</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -2477,221 +2782,195 @@
         <w:t>Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, 2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E1AEACD" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="39AE7BBC" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="39AE7BBC" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>How to cite this article</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: (</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Journal-specific)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50294AAC" w14:textId="77777777" w:rsidR="00C10871" w:rsidRPr="001E7AF6" w:rsidRDefault="00C10871" w:rsidP="001E7AF6">
+    <w:p w14:paraId="297682ED" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="297682ED" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Report any conflict of interest)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32ED0B7E" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Support:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Specify the funding agency in full, and in parentheses the grant number and/or call (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>See example. Use Arial font, size 10, left-aligned</w:t>
+      </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...84 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFEE112" w14:textId="332CE142" w:rsidR="00C9376D" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00C10871">
+    <w:p w14:paraId="1AFEE112" w14:textId="332CE142" w:rsidR="00C9376D" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:after="120"/>
-        <w:ind w:left="284" w:right="-2" w:firstLine="0"/>
+        <w:ind w:left="142" w:right="-2" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
@@ -2755,51 +3034,75 @@
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Process</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="104"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
-        <w:t xml:space="preserve">nº XXXXXX) and </w:t>
+        <w:t xml:space="preserve">nº XXXXXX) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Conselho Nacional de Desenvolvimento Científico e Tecnológico</w:t>
       </w:r>
       <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="104"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2839,359 +3142,4077 @@
         <w:t xml:space="preserve"> nº</w:t>
       </w:r>
       <w:r w:rsidR="008C1315">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C9376D" w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:spacing w:val="-8"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>XXXXXXX).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB946DD" w14:textId="5BCA70B3" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="3DB946DD" w14:textId="5BCA70B3" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Ethics Committee opinion</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>: If the research involves humans or animals, include this information here along with the opinion number or justify if the Ethics Committee request does not apply</w:t>
       </w:r>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062FD8CB" w14:textId="77777777" w:rsidR="00C10871" w:rsidRDefault="00C10871" w:rsidP="001E7AF6">
+    <w:p w14:paraId="2D39EF1E" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="102"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Availability</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Statement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Authors must indicate the availability of the data reported in the article, including, when applicable, hyperlinks to publicly archived datasets that were analyzed or generated during the study. Please select one of the options below: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22972E23" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CD1BF32" w14:textId="21CAD16D" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>publicly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accessible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>repository</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A0A9C5" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>openly</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [REPOSITORY NAME] </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>repository</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: [URL/DOI].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F9DC4C7" w14:textId="43771C4F" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>due</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>restrictions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, for </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>example</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>privacy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ethical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>reasons</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1292FACF" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>request</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAC9C0F" w14:textId="32F4D171" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>manuscript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EBC285" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data are </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>within</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> body </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>document</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A921E57" w14:textId="421C7F00" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>applicable</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62A2C805" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:pStyle w:val="Estilo1"/>
+        <w:ind w:left="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No new data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>created</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>analyzed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="091DFF6F" w14:textId="0B5D1464" w:rsidR="00CA6066" w:rsidRPr="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Statement regarding restrictions on the use of Artificial Intelligence software:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Currently</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, the journal does not accept submissions of manuscripts that have used Artificial Intelligence tools in the preparation of the text. Therefore, if your manuscript falls into this category and was not written with the assistance of AI tools, please indicate this in writing in this field.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7310E29B" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="-1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07E072B7" w14:textId="0773F2A2" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="07E072B7" w14:textId="0773F2A2" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>[For Journal completion]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="489D9592" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="489D9592" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Submission Date</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607FD9A1" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="607FD9A1" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Final Version</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23CCDC4B" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="23CCDC4B" w14:textId="77777777" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Approved</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E93750" w14:textId="052BE4D1" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="001E7AF6">
+    <w:p w14:paraId="75E93750" w14:textId="052BE4D1" w:rsidR="00C765C3" w:rsidRPr="001E7AF6" w:rsidRDefault="00C765C3" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
-        <w:ind w:right="-1"/>
+        <w:ind w:left="142" w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E7AF6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Responsible Editor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AF04F76" w14:textId="77777777" w:rsidR="001E7AF6" w:rsidRDefault="001E7AF6" w:rsidP="00C765C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCE3975" w14:textId="3020C783" w:rsidR="00F2718B" w:rsidRDefault="00F2718B" w:rsidP="00793C92">
+    <w:p w14:paraId="6E6EA8F3" w14:textId="77777777" w:rsidR="006D19B1" w:rsidRDefault="006D19B1" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A4AE836" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F3B404" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38C18D78" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D4AF4AD" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2862D8DB" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18BB96A5" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5951B4E3" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD573BB" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C428419" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D0594E" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12D654C7" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCBFA8E" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B89673B" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57C8E5F3" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63ED3C4D" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="757CF45B" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EE8B88A" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237AFA67" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E79BC84" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1190FC4C" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60C5C186" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53B1100B" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7409C2F5" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="006D19B1" w:rsidRDefault="00CA6066" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46611C95" w14:textId="169263B6" w:rsidR="004059D7" w:rsidRPr="006C5313" w:rsidRDefault="004059D7" w:rsidP="004059D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="102"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0907FFF5" w14:textId="12F30E62" w:rsidR="004059D7" w:rsidRPr="006C5313" w:rsidRDefault="004059D7" w:rsidP="004059D7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="102"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0F27A8" w14:textId="77777777" w:rsidR="00F2718B" w:rsidRDefault="00F2718B" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+          <w:tab w:val="left" w:pos="5835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Abstract</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(in the original language</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C6F4F02" w14:textId="36A39D90" w:rsidR="00986011" w:rsidRPr="00F73402" w:rsidRDefault="00986011" w:rsidP="00F2718B">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+          <w:tab w:val="left" w:pos="5835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Section Title: Arial font size 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="0033584E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">centralized, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3382FF4F" w14:textId="14D66894" w:rsidR="00986011" w:rsidRPr="0022616C" w:rsidRDefault="0022616C" w:rsidP="00DD5944">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All articles submitted in Portuguese or Spanish must have an abstract in the original language as well as in English, with a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">maximum of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>250 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The text </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must not contain citations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and abbreviations.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It must contain, necessarily, information about the objective (s), methodological procedures (explaining instruments, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lócus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and research participants - the latter topic in the case of empirical research) and results and conclusion.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00526A20">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Text: Arial font size 11, justified, 1.5 spacing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62EC0" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> between lines</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B40197D" w14:textId="58E33A50" w:rsidR="00F65171" w:rsidRPr="008D3915" w:rsidRDefault="00BE1826" w:rsidP="008D3915">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5944" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5944" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5944" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5944" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5944" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Word</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5944" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20721" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0022616C" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3915" w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Keywords must be different from the terms already used in the title, in alphabetical order and separated by a period)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B7ED3E" w14:textId="77777777" w:rsidR="008D3915" w:rsidRPr="007A265E" w:rsidRDefault="008D3915" w:rsidP="008D3915">
+      <w:pPr>
+        <w:pStyle w:val="Cabealho"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41718345" w14:textId="77777777" w:rsidR="00BE1826" w:rsidRDefault="00BE1826" w:rsidP="00BE1826">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+          <w:tab w:val="left" w:pos="5835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CA6066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Resumo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>portuguese</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00986011" w:rsidRPr="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568C0F26" w14:textId="1EA7D3A9" w:rsidR="00F73402" w:rsidRPr="00F73402" w:rsidRDefault="00F73402" w:rsidP="00BE1826">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+          <w:tab w:val="left" w:pos="5835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Section Title: Arial font size 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1826">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58A108F2" w14:textId="4EAACA74" w:rsidR="00986011" w:rsidRPr="00760C0E" w:rsidRDefault="00760C0E" w:rsidP="00F65171">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto corrido em parágrafo único, máximo </w:t>
+      </w:r>
+      <w:r w:rsidR="0033584E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>250 palavras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Não deve conter siglas ou citações. Deve conter, obrigatoriamente, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>informações sobre o(s) objetivo(s), procedimentos metodológicos (explicitando instrumentos, lócus e participantes da pesquisa - este último tópico no caso de pesquisas empíricas) e resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A245B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-14"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-14"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Text: </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Arial font size 11, justified, in italic</w:t>
+      </w:r>
+      <w:r w:rsidR="00D62EC0" w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 1.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62EC0" w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spacing between lines</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00760C0E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77AD40CE" w14:textId="404FC429" w:rsidR="0048633B" w:rsidRPr="00843BFE" w:rsidRDefault="0033584E" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Palavras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0022616C" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Chave</w:t>
+      </w:r>
+      <w:r w:rsidR="0048633B" w:rsidRPr="007A265E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidR="0048633B" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="006103DE" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidR="006103DE" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20721" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20721" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Word </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20721" w:rsidRPr="0022616C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C9C045D" w14:textId="77777777" w:rsidR="00474884" w:rsidRPr="00843BFE" w:rsidRDefault="00474884" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:spacing w:before="32" w:line="360" w:lineRule="auto"/>
+        <w:ind w:left="65" w:right="102"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C11D4CD" w14:textId="06B8D503" w:rsidR="00986011" w:rsidRDefault="0033584E" w:rsidP="0033584E">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="001B081B">
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00986011">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Introduction </w:t>
+      </w:r>
+      <w:r w:rsidR="00C11002" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Aut</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ho</w:t>
+      </w:r>
+      <w:r w:rsidR="00C11002" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r: </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in case your article does not adopt that structure, please rename </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62EC0" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sections according to the nature of the work)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w14:paraId="2DF818EA" w14:textId="77777777" w:rsidR="00F2718B" w:rsidRPr="001B081B" w:rsidRDefault="00F2718B" w:rsidP="00F2718B">
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section Title: Arial font size 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="007F4BAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00986011" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C53761" w14:textId="22C8DCB6" w:rsidR="00986011" w:rsidRDefault="00986011" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Text: Arial font size 11, justified, 1.5 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D62EC0" w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spacing between lines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FA4B109" w14:textId="71E5F6BB" w:rsidR="008D3915" w:rsidRDefault="008D3915" w:rsidP="008D3915">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct (literal) citations of up to three lines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be enclosed in quotation marks, without italic highlighting, and then in parentheses: “cited text </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC46D8" w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Author's Surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>, year of material consulted, p. first page of the citation).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41990489" w14:textId="30A79FF9" w:rsidR="008D3915" w:rsidRDefault="008D3915" w:rsidP="008D3915">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Direct citations of more than three lines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must be in block, in a separate paragraph of the text, with 4 cm indentation to the left, written in single space, smaller font than the one used in the text, without quotation marks, without italics</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC46D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Then, in parentheses the following should be included: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author's last name, date, page</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="000E35A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When the transcribed text already has a highlight, it is not necessary to inform the emphasis, but when the authors </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A221C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ares</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A221C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> including a highlight, use “our emphasis”</w:t>
+      </w:r>
+      <w:r w:rsidR="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Ex.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E72F21" w14:textId="77777777" w:rsidR="00793C92" w:rsidRPr="00970E75" w:rsidRDefault="00793C92" w:rsidP="008D3915">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01CA410B" w14:textId="154F09B2" w:rsidR="008D3915" w:rsidRPr="00CE5FE8" w:rsidRDefault="008D3915" w:rsidP="008D3915">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="2268"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Essa tendência ganha um novo caráter na medida em que a implantação de centros culturais, que implicam novo uso do solo seguido de novo tratamento dos espaços urbanos, coopera na constituição de uma outra paisagem, redefinindo a imagem da área no contexto da cidade e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">modificando a identidade social do território </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00970E75" w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mesentier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="00970E75" w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Moreira</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, 2014, p. 46</w:t>
+      </w:r>
+      <w:r w:rsidR="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>emphasis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC7EE4A" w14:textId="0117FB38" w:rsidR="008D3915" w:rsidRPr="00A245B9" w:rsidRDefault="008D3915" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089B16E9" w14:textId="587561F9" w:rsidR="00B83BD4" w:rsidRPr="00A245B9" w:rsidRDefault="00B83BD4" w:rsidP="00556F3B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D9AF278" w14:textId="77777777" w:rsidR="00992654" w:rsidRDefault="00970E75" w:rsidP="00970E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodological Procedures </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk57293012"/>
+    </w:p>
+    <w:p w14:paraId="2A3C72FD" w14:textId="1F55E766" w:rsidR="00986011" w:rsidRDefault="008D3915" w:rsidP="00970E75">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author: in case your article does not adopt that structure, please rename the sections according to the nature of the work</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section Title: Arial font size 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="00970E75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in bold)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="504A7BB2" w14:textId="77777777" w:rsidR="00F73402" w:rsidRPr="00F73402" w:rsidRDefault="00F73402" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70AE8C20" w14:textId="50BBCA1B" w:rsidR="00F73402" w:rsidRDefault="008D3915" w:rsidP="00092498">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E3F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Description of the procedures used to conduct the investigation, including consistent information about the participants, instruments and procedures used. At the end of this section, there must be a clear statement regarding compliance with the ethical procedures adopted and provide the number of the approved case</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="008D3915">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(Text: Arial font size 11, justified, 1.5 spacing between lines)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25328CF2" w14:textId="77777777" w:rsidR="00992654" w:rsidRDefault="00992654" w:rsidP="00992654">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551E9B90" w14:textId="3F25B8E2" w:rsidR="00F73402" w:rsidRPr="001B081B" w:rsidRDefault="00970E75" w:rsidP="00992654">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Subsection</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section Title: Arial font size 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in bold)</w:t>
+      </w:r>
+      <w:r w:rsidR="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="001B081B" w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>No acronyms</w:t>
+      </w:r>
+      <w:r w:rsidR="008D3915" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284411BD" w14:textId="47938311" w:rsidR="00F73402" w:rsidRDefault="00F73402" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="209BAC32" w14:textId="7253D8C3" w:rsidR="00F73402" w:rsidRDefault="00970E75" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Results and Discussion </w:t>
+      </w:r>
+      <w:r w:rsidR="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Author: in case your article does not adopt that structure, please rename the sections according to the nature of the work)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section Title: Arial font size </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>11,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F73402" w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77283210" w14:textId="77777777" w:rsidR="001B081B" w:rsidRDefault="001B081B" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49BE6432" w14:textId="06D43103" w:rsidR="00F73402" w:rsidRPr="001B081B" w:rsidRDefault="001B081B" w:rsidP="00092498">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:highlight w:val="lightGray"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the most important results and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>analyzes</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, which meet the research objectives. Interpretation and implication of the results, which should </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>explore,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adequately and objectively, the results discussed in the light of other observations already recorded in the literature. The limitations of the study as well as suggestions for future research should be pointed out. Include the conclusion of the work and final considerations in this section. For qualitative articles, the sections may vary according to the order of their content.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00306BDE" w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text: Arial font size 11, justified, 1.5 spacing between lines)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF95B35" w14:textId="1B2CC1AB" w:rsidR="00F73402" w:rsidRDefault="00F73402" w:rsidP="00556F3B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7528F401" w14:textId="77777777" w:rsidR="00992654" w:rsidRDefault="00F31654" w:rsidP="00F31654">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D62EC0">
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Final Considerations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F0E868E" w14:textId="7E78A398" w:rsidR="00F73402" w:rsidRPr="00F73402" w:rsidRDefault="00F73402" w:rsidP="00F31654">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F73402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D62EC0">
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Section Title: Arial font size 11</w:t>
+      </w:r>
+      <w:r w:rsidR="00F31654">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F73402">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="083D0F0C" w14:textId="77777777" w:rsidR="001B081B" w:rsidRDefault="001B081B" w:rsidP="007A265E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2976FAEE" w14:textId="77777777" w:rsidR="001B081B" w:rsidRPr="005368ED" w:rsidRDefault="001B081B" w:rsidP="001B081B">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Present the relevant conclusions, considering the objectives of the work, and indicate ways of continuing the study.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001146FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="005368ED">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Bibliographic citations will not be accepted in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="597F3827" w14:textId="54853F72" w:rsidR="00306BDE" w:rsidRPr="001B081B" w:rsidRDefault="001B081B" w:rsidP="007A265E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00306BDE" w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Text: Arial font size 11, justified, 1.5 spacing between lines)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F77AF8" w14:textId="77777777" w:rsidR="00306BDE" w:rsidRDefault="00306BDE" w:rsidP="007A265E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35810B67" w14:textId="77777777" w:rsidR="00474884" w:rsidRDefault="00474884" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CA971C" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33A8AC33" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="637E3E6B" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5452E60D" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E95D99B" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Acknowledgements</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C9E015" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="001B081B" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Text: Arial font size 11, justified, 1.5 </w:t>
-[...9 lines deleted...]
-        <w:t>spacing between lines</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acknowledgements of the collaboration of colleagues and technicians may be included in a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>paragraph no longer than three lines</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D62EC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B081B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">(Text: Arial font size 11, justified, 1.5 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>spacing between lines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001B081B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21E097E9" w14:textId="77777777" w:rsidR="00F2718B" w:rsidRPr="007A265E" w:rsidRDefault="00F2718B" w:rsidP="00F2718B">
+    <w:p w14:paraId="6CA6581F" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="007A265E" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E5B8511" w14:textId="77777777" w:rsidR="00F2718B" w:rsidRDefault="00F2718B" w:rsidP="00793C92">
+    <w:p w14:paraId="448F9CF1" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F73402">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Contributors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B9DF64" w14:textId="3377909A" w:rsidR="006D19B1" w:rsidRDefault="006D19B1" w:rsidP="00F2718B">
+    <w:p w14:paraId="548490CF" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRDefault="00CA6066" w:rsidP="00CA6066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D19B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Authorship credit should be based on substantial contributions. The Journal adopts the Contributor Roles Taxonomy (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006D19B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>CRediT</w:t>
@@ -3246,2146 +7267,166 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> defines 14 different author roles or functions, such as: (I) Conceptualization, (II) Data curation, (III) Formal analysis, (IV) Funding acquisition, (V) Investigation, (VI) Methodology, (VII) Project administration, (VIII) Resources, (IX) Software, (X) Supervision, (XI) Validation, (XII) Visualization, (XIII) Writing – original draft, and (XIV) Writing – review and editing. Please explicitly state the contribution of each author to the article. Including authors whose contributions do not meet the above criteria is not justified. (</w:t>
       </w:r>
       <w:r w:rsidRPr="006D19B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Maximum of 5 lines</w:t>
       </w:r>
       <w:r w:rsidRPr="006D19B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6EA8F3" w14:textId="77777777" w:rsidR="006D19B1" w:rsidRPr="006D19B1" w:rsidRDefault="006D19B1" w:rsidP="00F2718B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="2835AF61" w14:textId="77777777" w:rsidR="00CA6066" w:rsidRPr="00100163" w:rsidRDefault="00CA6066" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...866 lines deleted...]
-        <w:ind w:left="65" w:right="102"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C11D4CD" w14:textId="06B8D503" w:rsidR="00986011" w:rsidRDefault="0033584E" w:rsidP="0033584E">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4DEC54A9" w14:textId="77777777" w:rsidR="00992654" w:rsidRDefault="003C7450" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...75 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">References </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD06E6E" w14:textId="1E8420D5" w:rsidR="00CD1F65" w:rsidRPr="00100163" w:rsidRDefault="00CD1F65" w:rsidP="00100163">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Section Title: Arial font size 11, </w:t>
+      </w:r>
+      <w:r w:rsidR="003C7450" w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
-          <w:spacing w:val="-12"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centralized</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2F5496" w:themeColor="accent5" w:themeShade="BF"/>
-          <w:spacing w:val="-12"/>
-[...372 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
-        </w:rPr>
-[...640 lines deleted...]
-    <w:p w14:paraId="35810B67" w14:textId="77777777" w:rsidR="00474884" w:rsidRPr="00100163" w:rsidRDefault="00474884" w:rsidP="00100163">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, in bold).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAAF230" w14:textId="51B52183" w:rsidR="001B081B" w:rsidRPr="00100163" w:rsidRDefault="001B081B" w:rsidP="00100163">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...65 lines deleted...]
-    <w:p w14:paraId="3CAAF230" w14:textId="51B52183" w:rsidR="001B081B" w:rsidRPr="00100163" w:rsidRDefault="001B081B" w:rsidP="00100163">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57E30C38" w14:textId="67771C51" w:rsidR="001B081B" w:rsidRPr="00100163" w:rsidRDefault="001B081B" w:rsidP="00100163">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="252525"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">References in the Reference section, should be listed in alphabetical order </w:t>
+        <w:t xml:space="preserve">References in the Reference </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>section,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be listed in alphabetical order </w:t>
       </w:r>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(Font: Arial font size 11, justified, single spacing between lines, </w:t>
       </w:r>
       <w:r w:rsidR="003C7450" w:rsidRPr="00100163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="1F4E79" w:themeColor="accent1" w:themeShade="80"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="en-US"/>
@@ -5993,62 +8034,81 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>. São Paulo: Edusp, 1999. p. 169-244.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108151BC" w14:textId="20171968" w:rsidR="00B30A61" w:rsidRPr="00100163" w:rsidRDefault="00B30A61" w:rsidP="00100163">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Dissertations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>theses</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="19D10B7C" w14:textId="77777777" w:rsidR="00737431" w:rsidRPr="00100163" w:rsidRDefault="00737431" w:rsidP="00100163">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
@@ -6101,51 +8161,73 @@
           <w:i/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30241AFC" w14:textId="0A20B778" w:rsidR="00B30A61" w:rsidRPr="00100163" w:rsidRDefault="00B30A61" w:rsidP="00100163">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rStyle w:val="Forte"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Works presented in congresses, seminars etc.</w:t>
+        <w:t xml:space="preserve">Works presented </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00100163">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> congresses, seminars etc.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="228764B8" w14:textId="77777777" w:rsidR="00100163" w:rsidRPr="00100163" w:rsidRDefault="00100163" w:rsidP="00100163">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">Carbonari, L. T.; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00100163">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
@@ -6341,61 +8423,61 @@
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B30A61" w:rsidRPr="00B30A61" w:rsidSect="00793C92">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1274" w:bottom="1134" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="3"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CC9D214" w14:textId="77777777" w:rsidR="001318D9" w:rsidRDefault="001318D9" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="2D180268" w14:textId="77777777" w:rsidR="00D708A2" w:rsidRDefault="00D708A2" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1F1BDBED" w14:textId="77777777" w:rsidR="001318D9" w:rsidRDefault="001318D9" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="4B2157A0" w14:textId="77777777" w:rsidR="00D708A2" w:rsidRDefault="00D708A2" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -6405,65 +8487,65 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C7C0E29" w14:textId="77777777" w:rsidR="00492236" w:rsidRPr="00FF0DE8" w:rsidRDefault="00492236" w:rsidP="00492236">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="-82"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Oculum</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
@@ -6548,141 +8630,138 @@
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F70B943" w14:textId="7F10B31F" w:rsidR="00FB4FDF" w:rsidRPr="008C1315" w:rsidRDefault="00FB4FDF" w:rsidP="008C1315">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="-82"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7CCC1E99" w14:textId="77777777" w:rsidR="001318D9" w:rsidRDefault="001318D9" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="5B1AB44E" w14:textId="77777777" w:rsidR="00D708A2" w:rsidRDefault="00D708A2" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EACC24C" w14:textId="77777777" w:rsidR="001318D9" w:rsidRDefault="001318D9" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="23A836C3" w14:textId="77777777" w:rsidR="00D708A2" w:rsidRDefault="00D708A2" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="119815779"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="5665E83A" w14:textId="6343FD5F" w:rsidR="00793C92" w:rsidRDefault="00793C92">
         <w:pPr>
           <w:pStyle w:val="Cabealho"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="45843E92" w14:textId="77777777" w:rsidR="00793C92" w:rsidRDefault="00793C92">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4456ED58" w14:textId="77777777" w:rsidR="00006FEF" w:rsidRPr="00006FEF" w:rsidRDefault="00006FEF" w:rsidP="00006FEF">
+  <w:p w14:paraId="3A5163FF" w14:textId="77777777" w:rsidR="00882A5C" w:rsidRDefault="00882A5C" w:rsidP="00882A5C">
     <w:pPr>
       <w:pStyle w:val="Standard"/>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="284" w:hanging="284"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00006FEF">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
-      <w:t>Revista de Educação</w:t>
+      <w:t>Revista de Educação PUC-Campinas</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="2F03D5CB" w14:textId="0627EA5F" w:rsidR="003D0FF7" w:rsidRPr="00006FEF" w:rsidRDefault="003D0FF7" w:rsidP="00006FEF">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13BE224B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96B2C0EA"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
@@ -6882,50 +8961,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7260" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B303578"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92F8A42E"/>
+    <w:lvl w:ilvl="0" w:tplc="E4344000">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="300B43B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3A8B250"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1146" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1866" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6994,51 +9162,164 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6186" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6906" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B828D8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="563E16BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04160001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04160001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="491C6B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FBB86C28"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7107,51 +9388,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DD059D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B7C6B9FA"/>
     <w:lvl w:ilvl="0" w:tplc="0416000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7193,51 +9474,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5491085B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="946A34A0"/>
     <w:lvl w:ilvl="0" w:tplc="6F3830C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:color w:val="252525"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F3AE07FE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -7289,51 +9570,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="663F4E0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF405B56"/>
     <w:lvl w:ilvl="0" w:tplc="571E7F80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="217" w:hanging="112"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:color w:val="252525"/>
         <w:w w:val="103"/>
         <w:sz w:val="15"/>
         <w:szCs w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="B8564E8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7406,51 +9687,51 @@
     <w:lvl w:ilvl="7" w:tplc="E662FE3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7335" w:hanging="112"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3754DE78">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8352" w:hanging="112"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D436F2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0EEA280"/>
     <w:lvl w:ilvl="0" w:tplc="A6B295FC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -7521,51 +9802,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73235C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4000234"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7634,51 +9915,51 @@
     <w:lvl w:ilvl="7" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75E4723B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17DC98E8"/>
     <w:lvl w:ilvl="0" w:tplc="F5346452">
       <w:start w:val="8"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7725,86 +10006,92 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04160019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0416001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1261597784">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="737748780">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="737748780">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="3" w16cid:durableId="1317227040">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1562935184">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1764834421">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1008363613">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1020741171">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="2102293338">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2085256469">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1244729026">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="546340698">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="704213478">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB1D3D"/>
     <w:rsid w:val="00006FEF"/>
@@ -7881,112 +10168,116 @@
     <w:rsid w:val="005F54BD"/>
     <w:rsid w:val="005F72FF"/>
     <w:rsid w:val="00605B97"/>
     <w:rsid w:val="006103DE"/>
     <w:rsid w:val="00635229"/>
     <w:rsid w:val="00667CC4"/>
     <w:rsid w:val="00671ECE"/>
     <w:rsid w:val="00686E12"/>
     <w:rsid w:val="006C498B"/>
     <w:rsid w:val="006C5313"/>
     <w:rsid w:val="006D19B1"/>
     <w:rsid w:val="006D2670"/>
     <w:rsid w:val="006D6709"/>
     <w:rsid w:val="007101C0"/>
     <w:rsid w:val="00737431"/>
     <w:rsid w:val="00740E34"/>
     <w:rsid w:val="00760C0E"/>
     <w:rsid w:val="00793C92"/>
     <w:rsid w:val="007A265E"/>
     <w:rsid w:val="007B7808"/>
     <w:rsid w:val="007E5A1F"/>
     <w:rsid w:val="007F4BAD"/>
     <w:rsid w:val="00803F58"/>
     <w:rsid w:val="00842CA5"/>
     <w:rsid w:val="00843BFE"/>
+    <w:rsid w:val="00882A5C"/>
     <w:rsid w:val="0088772B"/>
     <w:rsid w:val="00893BC8"/>
     <w:rsid w:val="008949BD"/>
     <w:rsid w:val="008A2B8E"/>
     <w:rsid w:val="008A4C16"/>
     <w:rsid w:val="008C1315"/>
     <w:rsid w:val="008D3915"/>
     <w:rsid w:val="0090416E"/>
     <w:rsid w:val="00911299"/>
     <w:rsid w:val="00933728"/>
     <w:rsid w:val="00951074"/>
     <w:rsid w:val="00970E75"/>
     <w:rsid w:val="00985E9E"/>
     <w:rsid w:val="00986011"/>
     <w:rsid w:val="00992654"/>
     <w:rsid w:val="009F0956"/>
     <w:rsid w:val="00A20721"/>
     <w:rsid w:val="00A221C9"/>
     <w:rsid w:val="00A23501"/>
     <w:rsid w:val="00A245B9"/>
     <w:rsid w:val="00A25747"/>
     <w:rsid w:val="00A53277"/>
     <w:rsid w:val="00A97764"/>
     <w:rsid w:val="00AB27FE"/>
     <w:rsid w:val="00AB3664"/>
     <w:rsid w:val="00AC46D8"/>
     <w:rsid w:val="00AC5D02"/>
     <w:rsid w:val="00AC647C"/>
     <w:rsid w:val="00AD09B2"/>
     <w:rsid w:val="00AE3E11"/>
     <w:rsid w:val="00AE53A5"/>
     <w:rsid w:val="00B03298"/>
     <w:rsid w:val="00B30A61"/>
     <w:rsid w:val="00B7007E"/>
     <w:rsid w:val="00B83BD4"/>
     <w:rsid w:val="00BB1067"/>
     <w:rsid w:val="00BE1826"/>
     <w:rsid w:val="00BE64AD"/>
     <w:rsid w:val="00C10871"/>
     <w:rsid w:val="00C11002"/>
     <w:rsid w:val="00C765C3"/>
     <w:rsid w:val="00C90AD7"/>
     <w:rsid w:val="00C9376D"/>
+    <w:rsid w:val="00CA6066"/>
     <w:rsid w:val="00CB1D3D"/>
     <w:rsid w:val="00CB281E"/>
     <w:rsid w:val="00CC691B"/>
     <w:rsid w:val="00CD1F65"/>
     <w:rsid w:val="00D2485B"/>
     <w:rsid w:val="00D3785B"/>
     <w:rsid w:val="00D42B0E"/>
     <w:rsid w:val="00D62EC0"/>
     <w:rsid w:val="00D66BDE"/>
+    <w:rsid w:val="00D708A2"/>
     <w:rsid w:val="00D750E0"/>
     <w:rsid w:val="00D77292"/>
     <w:rsid w:val="00DA35D5"/>
     <w:rsid w:val="00DB36EC"/>
     <w:rsid w:val="00DB42B5"/>
     <w:rsid w:val="00DD5944"/>
     <w:rsid w:val="00DE4C13"/>
     <w:rsid w:val="00E0283E"/>
     <w:rsid w:val="00E1645C"/>
     <w:rsid w:val="00E26E56"/>
+    <w:rsid w:val="00E8638B"/>
     <w:rsid w:val="00F0732D"/>
     <w:rsid w:val="00F134B3"/>
     <w:rsid w:val="00F179C0"/>
     <w:rsid w:val="00F2718B"/>
     <w:rsid w:val="00F31654"/>
     <w:rsid w:val="00F35DBC"/>
     <w:rsid w:val="00F47835"/>
     <w:rsid w:val="00F65171"/>
     <w:rsid w:val="00F73402"/>
     <w:rsid w:val="00F75942"/>
     <w:rsid w:val="00F855E9"/>
     <w:rsid w:val="00F92030"/>
     <w:rsid w:val="00FB4FDF"/>
     <w:rsid w:val="00FC065B"/>
     <w:rsid w:val="00FD00C1"/>
     <w:rsid w:val="00FE060F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -8709,50 +11000,87 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001B081B"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="MenoPendente">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C5A4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00882A5C"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Estilo1">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Estilo1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CA6066"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+      <w:ind w:left="709"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1Char">
+    <w:name w:val="Estilo1 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Estilo1"/>
+    <w:rsid w:val="00CA6066"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="488250173">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="913007738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9033,77 +11361,77 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{839423A2-F1FB-4125-9DDF-5F1A85328AB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11357</Characters>
+  <Pages>7</Pages>
+  <Words>2305</Words>
+  <Characters>12449</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>103</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13433</CharactersWithSpaces>
+  <CharactersWithSpaces>14725</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maria Angelica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>