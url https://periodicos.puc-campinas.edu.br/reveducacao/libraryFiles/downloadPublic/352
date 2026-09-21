--- v0 (2026-06-02)
+++ v1 (2026-09-21)
@@ -18,99 +18,487 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D18B48E" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Carta de presentación del artículo para presentación</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Carta de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>presentación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="37D3B3F5" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4FAB87F5" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Estimado autor, por favor rellene los campos libres con el texto correspondiente. El formulario debe ser firmado por todos los autores del manuscrito. Envíe el formulario cumplimentado junto con su artículo. Si tiene dificultades contáctenos.</w:t>
+        <w:t xml:space="preserve">Estimado autor, por favor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>rellene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> campos libres </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> texto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>correspondiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. El </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>formulario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser firmado por todos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manuscrito. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Envíe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>formulario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cumplimentado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> junto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo. Si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dificultades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contáctenos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="028BA690" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Yo,</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Nombre del autor de correspondencia por extenso, sin abreviaturas)</w:t>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>correspondencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por extenso, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> abreviaturas)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EFD87D5" w14:textId="1355365E" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00657881">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -176,51 +564,83 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F50EAD1" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Vinculado a</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Insertar institución de búsqueda)</w:t>
+        <w:t xml:space="preserve"> (Insertar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>institución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3373F7C5" w14:textId="3AF991A5" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00657881">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
@@ -270,63 +690,136 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="6E5BA09F" id="_x0000_s1027" type="#_x0000_t202" style="width:422.4pt;height:23.1pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAuQ/dqSQIAAKIEAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X5w4jzZGnCJLkWFA&#10;0RZIh54VWUqMyaImKbGzXz9Kdh5tdxqWg0KKFB8fP3p211SKHIR1JeicDnp9SoTmUJR6m9MfL6sv&#10;t5Q4z3TBFGiR06Nw9G7++dOsNplIYQeqEJZgEO2y2uR0573JksTxnaiY64ERGo0SbMU8qnabFJbV&#10;GL1SSdrvT5IabGEscOEc3t63RjqP8aUU3D9J6YQnKqdYm4+njecmnMl8xrKtZWZX8q4M9g9VVKzU&#10;mPQc6p55Rva2/BCqKrkFB9L3OFQJSFlyEXvAbgb9d92sd8yI2AuC48wZJvf/wvLHw9o8W+Kbr9Dg&#10;AAMgtXGZw8vQTyNtFf6xUoJ2hPB4hk00nnC8HA8no+FNSglHWzodptPbECa5vDbW+W8CKhKEnFoc&#10;S0SLHR6cb11PLiGZA1UWq1KpqBzdUllyYDhBHHwBNSWKOY+XOV3FX5ftzTOlSZ3TyXDcj5ne2EKu&#10;c8yNYvznxwhYvdIhv4gs6uq8QBMk32waUhZXsG2gOCKaFlqiOcNXJSZ7wHqfmUVmIYC4Lf4JD6kA&#10;K4ROomQH9vff7oM/DhytlNTI1Jy6X3tmBcLwXSMVpoPRKFA7KqPxTYqKvbZsri16Xy0BoRzgXhoe&#10;xeDv1UmUFqpXXKpFyIompjnmzqk/iUvf7g8uJReLRXRCMhvmH/Ta8BA64BZAfmlemTXd1D3y5RFO&#10;nGbZu+G3vuGlhsXegywjMwLOLarIqKDgIkRudUsbNu1aj16XT8v8DwAAAP//AwBQSwMEFAAGAAgA&#10;AAAhANGni4fZAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0yqqQohT&#10;VZV6RIjAodxce0kM8TqK3TT061m4wGWk1axm3lSb2fdiwjG6QAqWiwwEkgnWUavg9WV/V4CISZPV&#10;fSBU8IURNvX1VaVLG870jFOTWsEhFEutoEtpKKWMpkOv4yIMSOy9h9HrxOfYSjvqM4f7Xq6ybC29&#10;dsQNnR5w16H5bE5egaVDIPPmHi+OGuPuL0/Fh5mUur2Ztw8gEs7p7xl+8BkdamY6hhPZKHoFPCT9&#10;KntFnvOMo4J8vQJZV/I/fP0NAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALkP3akkCAACi&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA0aeLh9kA&#10;AAAEAQAADwAAAAAAAAAAAAAAAACjBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;" fillcolor="window" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="70257ED7" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F51876" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001419B2">
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> (Título del Manuscrito)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>calidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de autor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>correspondiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Título </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Manuscrito)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5867F827" w14:textId="5FDAC876" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657881">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="117B338A" wp14:editId="2BFB3987">
                 <wp:extent cx="5443268" cy="897147"/>
                 <wp:effectExtent l="0" t="0" r="24130" b="17780"/>
                 <wp:docPr id="122629956" name="Caixa de texto 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -379,453 +872,1121 @@
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="27A7C6A3" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>De la categoría: (elija una de las siguientes opciones)</w:t>
+        <w:t xml:space="preserve">De </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>categoría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: (elija una de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>opciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120AA965" w14:textId="77777777" w:rsidR="008C58B2" w:rsidRPr="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A7C2637" w14:textId="0C521A57" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
+    <w:p w14:paraId="6A7C2637" w14:textId="3EBC2145" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="00E11D3D" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="565691866"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001419B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+      <w:r w:rsidR="009D4D5E" w:rsidRPr="009D4D5E">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Original </w:t>
+        <w:t xml:space="preserve">Artículo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4D5E" w:rsidRPr="009D4D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4D5E" w:rsidRPr="009D4D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009D4D5E" w:rsidRPr="009D4D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>originales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009D4D5E" w:rsidRPr="009D4D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3581A484" w14:textId="34826487" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
+    <w:p w14:paraId="3581A484" w14:textId="62E4348A" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="00E11D3D" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="311071328"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001419B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ensayo </w:t>
+        <w:t>Ensayo</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0348F809" w14:textId="2EB6E6DB" w:rsidR="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
+    <w:p w14:paraId="0348F809" w14:textId="68E98D72" w:rsidR="001419B2" w:rsidRDefault="00E11D3D" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="437337931"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001419B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Dossiê</w:t>
+        <w:t>Dossi</w:t>
+      </w:r>
+      <w:r w:rsidR="009D4D5E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>er</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FCA858" w14:textId="710EFEBF" w:rsidR="008C58B2" w:rsidRDefault="008C58B2" w:rsidP="008C58B2">
+    <w:p w14:paraId="44FCA858" w14:textId="710EFEBF" w:rsidR="008C58B2" w:rsidRDefault="00E11D3D" w:rsidP="008C58B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="99608161"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="003067AF">
+          <w:r w:rsidR="008C58B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C58B2">
+      <w:r w:rsidR="008C58B2" w:rsidRPr="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Entrevistas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205A2231" w14:textId="6C6F388B" w:rsidR="008C58B2" w:rsidRDefault="008C58B2" w:rsidP="008C58B2">
+    <w:p w14:paraId="205A2231" w14:textId="6C6F388B" w:rsidR="008C58B2" w:rsidRDefault="00E11D3D" w:rsidP="008C58B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1536700613"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="003067AF">
+          <w:r w:rsidR="008C58B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C58B2">
+      <w:r w:rsidR="008C58B2" w:rsidRPr="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Reseñas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F6A0B3" w14:textId="1856E16A" w:rsidR="008C58B2" w:rsidRDefault="008C58B2" w:rsidP="008C58B2">
+    <w:p w14:paraId="14F6A0B3" w14:textId="1856E16A" w:rsidR="008C58B2" w:rsidRDefault="00E11D3D" w:rsidP="008C58B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="2042393938"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="003067AF">
+          <w:r w:rsidR="008C58B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
+      <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008C58B2">
+      <w:r w:rsidR="008C58B2" w:rsidRPr="008C58B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Artículo de revisión</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Artículo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008C58B2" w:rsidRPr="008C58B2">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>revisión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5CC93393" w14:textId="77777777" w:rsidR="008C58B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21601AC8" w14:textId="628F4C9C" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001419B2">
-[...4 lines deleted...]
-        <w:t>Vengo a presentar</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Vengo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a presentar</w:t>
       </w:r>
       <w:r w:rsidR="0001470D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">este artículo para evaluación y posible publicación en la </w:t>
+        <w:t xml:space="preserve">este artículo para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>posible</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>publicación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Revista de Educação PUC-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, destacando que la principal contribución del estudio para el área en que se inserta es la siguiente:</w:t>
+        <w:t xml:space="preserve">, destacando que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> principal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contribución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> área </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se inserta es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="605E7D62" w14:textId="1F7FA8B3" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>(Justifique porque la revista debe publicar su artículo, destacando su relevancia científica, su contribución para las discusiones en el área en que se inserta, el(los) punto(s) que caracteriza(n) su originalidad y el consecuente potencial de ser citado).</w:t>
+        <w:t xml:space="preserve">(Justifique porque </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revista </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publicar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo, destacando </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>relevancia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> científica, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contribución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>discusiones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> área </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que se inserta, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>punto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(s) que caracteriza(n) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>originalidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>consecuente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> potencial de ser citado).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D014072" w14:textId="0EFB05BD" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657881">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13769CBD" wp14:editId="1E345998">
                 <wp:extent cx="5891842" cy="1535502"/>
                 <wp:effectExtent l="0" t="0" r="13970" b="26670"/>
                 <wp:docPr id="176761344" name="Caixa de texto 1"/>
                 <wp:cNvGraphicFramePr/>
@@ -875,58 +2036,558 @@
                   <w:txbxContent>
                     <w:p w14:paraId="7412224A" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CD28710" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Dada la competencia en el área del estudio, indico(amos) el nombre de los siguientes investigadores que pueden actuar como revisores del manuscrito, y declaro no haber ningún conflicto de interés para esta indicación:</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> (Los autores deben indicar tres posibles revisores para el manuscrito, con los respectivos e-mails y las instituciones a las cuales están vinculados).</w:t>
+        <w:t xml:space="preserve">Dada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>competencia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> área </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, indico(amos) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>nombre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> investigadores que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pueden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>actuar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> como revisores </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manuscrito, y declaro no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>haber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ningún</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conflicto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>interés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para esta </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>indicación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Los autores </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>deben</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> indicar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>posibles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revisores para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manuscrito, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> respectivos e-mails y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>instituciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>están</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vinculados).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADE3BE5" w14:textId="6FAC2A48" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00657881">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3ADEFDF9" wp14:editId="17C21001">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
@@ -961,176 +2622,262 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="4C957056" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Nombre:</w:t>
+                              <w:t>Nombre</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1C036AE9" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Correo electrónico de contacto:</w:t>
+                              <w:t>Correo</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> electrónico de contacto:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4A29340D" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Institución:</w:t>
+                              <w:t>Institución</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2D89F21A" w14:textId="29BEB489" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Área de búsqueda:</w:t>
+                              <w:t xml:space="preserve">Área de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>búsqueda</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="20199A9A" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                           <w:p w14:paraId="114CC08B" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3ADEFDF9" id="Caixa de texto 5" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:423.75pt;height:96pt;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAO5ijmhAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0XxynSdYGdYqsRYYB&#10;QVssHXpWZKkRKouapMTOfn0p2Xm066XDLjYlfnx9Inl51VSabIXzCkxB816fEmE4lMo8FfTXw/zL&#10;OSU+MFMyDUYUdCc8vZp+/nRZ24kYwBp0KRxBJ8ZPalvQdQh2kmWer0XFfA+sMKiU4CoW8OiestKx&#10;Gr1XOhv0++OsBldaB1x4j7c3rZJOk38pBQ93UnoRiC4o5hbS16XvKn6z6SWbPDlm14p3abB/yKJi&#10;ymDQg6sbFhjZOPWXq0pxBx5k6HGoMpBScZFqwGry/ptqlmtmRaoFyfH2QJP/f2757XZp7x0JzTdo&#10;8AEjIbX1E4+XsZ5Guir+MVOCeqRwd6BNNIFwvBydnefjwYgSjrp8kF/gw0Q/2dHcOh++C6hIFArq&#10;8F0SXWy78KGF7iExmgetyrnSOh1iL4hr7ciW4SvqkJJE569Q2pC6oOOzUT85fqWLrg/2K834c5fe&#10;CQr9aRPDidQ1XVpHKpIUdlpEjDY/hSSqTIy8kyPjXJhDngkdURIr+ohhhz9m9RHjtg60SJHBhINx&#10;pQy4lqXX1JbPe2pli8c3PKk7iqFZNVh4QYf7TllBucMGctDOlrd8rpDvBfPhnjkcJuwZXBDhDj9S&#10;Az4SdBIla3B/3ruPeOxx1FJS43AW1P/eMCco0T8Mdv9FPhzGaU6H4ejrAA/uVLM61ZhNdQ3YOTmu&#10;IsuTGPFB70XpoHrEPTKLUVHFDMfYBQ178Tq0KwP3EBezWQLh/FoWFmZpeXQdWY599tA8Mme7Pg84&#10;IrewH2M2edPuLTZaGphtAkiVZiHy3LLa8Y+zn6ap21NxuZyeE+q4TacvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEATCOYpdkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDxU8a&#10;4lSAChdOFMTZjbe2RbyObDcNb8/CBS4jrWY08227nsMgJkzZR1JwuahAIPXReLIK3t+eLmoQuWgy&#10;eoiECr4ww7o7PWl1Y+KRXnHaFiu4hHKjFbhSxkbK3DsMOi/iiMTePqagC5/JSpP0kcvDIJdVdSOD&#10;9sQLTo/46LD/3B6Cgs2DXdm+1sltauP9NH/sX+yzUudn8/0diIJz+QvDDz6jQ8dMu3ggk8WggB8p&#10;v8pefXV7DWLHodWyAtm18j999w0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAO5ijmhAIA&#10;AJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMI5il&#10;2QAAAAUBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4C957056" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Nombre:</w:t>
+                        <w:t>Nombre</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1C036AE9" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Correo electrónico de contacto:</w:t>
+                        <w:t>Correo</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> electrónico de contacto:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4A29340D" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Institución:</w:t>
+                        <w:t>Institución</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2D89F21A" w14:textId="29BEB489" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Área de búsqueda:</w:t>
+                        <w:t xml:space="preserve">Área de </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>búsqueda</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="20199A9A" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                     <w:p w14:paraId="114CC08B" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AAC7E4F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1676666E" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1212,176 +2959,262 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="452B9016" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Nombre:</w:t>
+                              <w:t>Nombre</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3343748F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Correo electrónico de contacto:</w:t>
+                              <w:t>Correo</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> electrónico de contacto:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3DDB6040" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Institución:</w:t>
+                              <w:t>Institución</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="583C4FA7" w14:textId="240849F9" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Área de búsqueda:</w:t>
+                              <w:t xml:space="preserve">Área de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>búsqueda</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1CC8947C" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                           <w:p w14:paraId="55F51237" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="0AD8F9A2" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:423.75pt;height:96pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBxVGczhAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSdYGcYosRYcB&#10;QVusHXpWZCkRKouapMTOfn0p2Xm066XDLjYlfqTIj4/JVVNpshXOKzAFzc96lAjDoVRmVdBfjzdf&#10;LijxgZmSaTCioDvh6dX086dJbceiD2vQpXAEnRg/rm1B1yHYcZZ5vhYV82dghUGlBFexgEe3ykrH&#10;avRe6azf642yGlxpHXDhPd5et0o6Tf6lFDzcSelFILqgGFtIX5e+y/jNphM2Xjlm14p3YbB/iKJi&#10;yuCjB1fXLDCyceovV5XiDjzIcMahykBKxUXKAbPJe2+yeVgzK1IuSI63B5r8/3PLb7cP9t6R0HyD&#10;BgsYCamtH3u8jPk00lXxj5ES1COFuwNtogmE4+Xw/CIf9YeUcNTl/fwSCxP9ZEdz63z4LqAiUSio&#10;w7okuth24UML3UPiax60Km+U1ukQe0HMtSNbhlXUIQWJzl+htCF1QUfnw15y/EoXXR/sl5rx5y68&#10;ExT60yY+J1LXdGEdqUhS2GkRMdr8FJKoMjHyToyMc2EOcSZ0REnM6COGHf4Y1UeM2zzQIr0MJhyM&#10;K2XAtSy9prZ83lMrWzzW8CTvKIZm2WDiWPR9pyyh3GEDOWhny1t+o5DvBfPhnjkcJuwZXBDhDj9S&#10;AxYJOomSNbg/791HPPY4aimpcTgL6n9vmBOU6B8Gu/8yHwziNKfDYPi1jwd3qlmeasymmgN2To6r&#10;yPIkRnzQe1E6qJ5wj8ziq6hihuPbBQ17cR7alYF7iIvZLIFwfi0LC/NgeXQdWY599tg8MWe7Pg84&#10;IrewH2M2ftPuLTZaGphtAkiVZiHy3LLa8Y+zn6ap21NxuZyeE+q4TacvAAAA//8DAFBLAwQUAAYA&#10;CAAAACEATCOYpdkAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhDxU8a&#10;4lSAChdOFMTZjbe2RbyObDcNb8/CBS4jrWY08227nsMgJkzZR1JwuahAIPXReLIK3t+eLmoQuWgy&#10;eoiECr4ww7o7PWl1Y+KRXnHaFiu4hHKjFbhSxkbK3DsMOi/iiMTePqagC5/JSpP0kcvDIJdVdSOD&#10;9sQLTo/46LD/3B6Cgs2DXdm+1sltauP9NH/sX+yzUudn8/0diIJz+QvDDz6jQ8dMu3ggk8WggB8p&#10;v8pefXV7DWLHodWyAtm18j999w0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBxVGczhAIA&#10;AJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBMI5il&#10;2QAAAAUBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="452B9016" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Nombre:</w:t>
+                        <w:t>Nombre</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3343748F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Correo electrónico de contacto:</w:t>
+                        <w:t>Correo</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> electrónico de contacto:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3DDB6040" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Institución:</w:t>
+                        <w:t>Institución</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="583C4FA7" w14:textId="240849F9" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Área de búsqueda:</w:t>
+                        <w:t xml:space="preserve">Área de </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>búsqueda</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1CC8947C" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                     <w:p w14:paraId="55F51237" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7601B9BF" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B3FC468" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1463,176 +3296,262 @@
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:txbx>
                         <w:txbxContent>
                           <w:p w14:paraId="05A087AE" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Nombre:</w:t>
+                              <w:t>Nombre</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="7A81DBCC" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Correo electrónico de contacto:</w:t>
+                              <w:t>Correo</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> electrónico de contacto:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="62DA2D26" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                             </w:pPr>
+                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Institución:</w:t>
+                              <w:t>Institución</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="5930AC38" w14:textId="6702F760" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                             <w:r w:rsidRPr="001419B2">
                               <w:rPr>
                                 <w:sz w:val="22"/>
                                 <w:szCs w:val="20"/>
                               </w:rPr>
-                              <w:t>Área de búsqueda:</w:t>
+                              <w:t xml:space="preserve">Área de </w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>búsqueda</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
+                            <w:r w:rsidRPr="001419B2">
+                              <w:rPr>
+                                <w:sz w:val="22"/>
+                                <w:szCs w:val="20"/>
+                              </w:rPr>
+                              <w:t>:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3B4BCF63" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                           <w:p w14:paraId="665FEA25" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="76363FE6" id="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:423.75pt;height:96pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxhMaXgwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0Xx2nSdYGcYosRYcB&#10;QVusHXpWZCkRKouapMTOfn0p2Xm066XDLjYlfnx9Ijm5aipNtsJ5Baag+VmPEmE4lMqsCvrr8ebL&#10;BSU+MFMyDUYUdCc8vZp+/jSp7Vj0YQ26FI6gE+PHtS3oOgQ7zjLP16Ji/gysMKiU4CoW8OhWWelY&#10;jd4rnfV7vVFWgyutAy68x9vrVkmnyb+Ugoc7Kb0IRBcUcwvp69J3Gb/ZdMLGK8fsWvEuDfYPWVRM&#10;GQx6cHXNAiMbp/5yVSnuwIMMZxyqDKRUXKQasJq896aahzWzItWC5Hh7oMn/P7f8dvtg7x0JzTdo&#10;8AEjIbX1Y4+XsZ5Guir+MVOCeqRwd6BNNIFwvByeX+Sj/pASjrq8n1/iw0Q/2dHcOh++C6hIFArq&#10;8F0SXWy78KGF7iExmgetyhuldTrEXhBz7ciW4SvqkJJE569Q2pC6oKPzYS85fqWLrg/2S834c5fe&#10;CQr9aRPDidQ1XVpHKpIUdlpEjDY/hSSqTIy8kyPjXJhDngkdURIr+ohhhz9m9RHjtg60SJHBhINx&#10;pQy4lqXX1JbPe2pli8c3PKk7iqFZNlg4Mr3vlCWUO2wgB+1sectvFPK9YD7cM4fDhD2DCyLc4Udq&#10;wEeCTqJkDe7Pe/cRjz2OWkpqHM6C+t8b5gQl+ofB7r/MB4M4zekwGH7t48GdapanGrOp5oCdk+Mq&#10;sjyJER/0XpQOqifcI7MYFVXMcIxd0LAX56FdGbiHuJjNEgjn17KwMA+WR9eR5dhnj80Tc7br84Aj&#10;cgv7MWbjN+3eYqOlgdkmgFRpFiLPLasd/zj7aZq6PRWXy+k5oY7bdPoCAAD//wMAUEsDBBQABgAI&#10;AAAAIQBMI5il2QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqEPFTxri&#10;VIAKF04UxNmNt7ZFvI5sNw1vz8IFLiOtZjTzbbuewyAmTNlHUnC5qEAg9dF4sgre354uahC5aDJ6&#10;iIQKvjDDujs9aXVj4pFecdoWK7iEcqMVuFLGRsrcOww6L+KIxN4+pqALn8lKk/SRy8Mgl1V1I4P2&#10;xAtOj/josP/cHoKCzYNd2b7WyW1q4/00f+xf7LNS52fz/R2IgnP5C8MPPqNDx0y7eCCTxaCAHym/&#10;yl59dXsNYseh1bIC2bXyP333DQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALGExpeDAgAA&#10;lQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAEwjmKXZ&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="05A087AE" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Nombre:</w:t>
+                        <w:t>Nombre</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="7A81DBCC" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Correo electrónico de contacto:</w:t>
+                        <w:t>Correo</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> electrónico de contacto:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="62DA2D26" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                       </w:pPr>
+                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Institución:</w:t>
+                        <w:t>Institución</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="5930AC38" w14:textId="6702F760" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
                       <w:r w:rsidRPr="001419B2">
                         <w:rPr>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
-                        <w:t>Área de búsqueda:</w:t>
+                        <w:t xml:space="preserve">Área de </w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>búsqueda</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
+                      <w:r w:rsidRPr="001419B2">
+                        <w:rPr>
+                          <w:sz w:val="22"/>
+                          <w:szCs w:val="20"/>
+                        </w:rPr>
+                        <w:t>:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3B4BCF63" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                     <w:p w14:paraId="665FEA25" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="330D3833" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D24985F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -1651,539 +3570,3832 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D8FEC3F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7567066C" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>El manuscrito es originario de</w:t>
+        <w:t xml:space="preserve">El manuscrito es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>originario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (marcar si se aplica):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C6E5FC3" w14:textId="471890B0" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
+    <w:p w14:paraId="0C6E5FC3" w14:textId="471890B0" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="00E11D3D" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="1711525532"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001419B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Disertaciones o tesis doctorales. </w:t>
+        <w:t>Disertaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tesis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>doctorales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015C7F81" w14:textId="2303441B" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
+    <w:p w14:paraId="015C7F81" w14:textId="2303441B" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="00E11D3D" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-954780918"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001419B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proyecto de investigación institucional de los autores, con o sin financiamiento. </w:t>
+        <w:t>Proyecto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institucional de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>financiamiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54942C2A" w14:textId="0D2DEE0D" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="008C58B2" w:rsidP="001419B2">
+    <w:p w14:paraId="54942C2A" w14:textId="0D2DEE0D" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="00E11D3D" w:rsidP="001419B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:sz w:val="22"/>
           </w:rPr>
           <w:id w:val="-1632625099"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001419B2" w:rsidRPr="003067AF">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001419B2">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Otro tipo de búsqueda. Cuál? ____________________________________. </w:t>
+        <w:t>Otro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipo de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>búsqueda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Cuál</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="001419B2" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">? ____________________________________. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="536F18DB" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68196771" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Confirmo además que:</w:t>
+        <w:t xml:space="preserve">Confirmo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>además</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31A24ABE" w14:textId="0F2BFCC7" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="00957350">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">El manuscrito en cuestión es original, y no fue enviado a otra </w:t>
+        <w:t xml:space="preserve">El manuscrito </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuestión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es original, y no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>fue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enviado a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>otra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C58B2" w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">revista </w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(ni lo será), mientras su publicación esté siendo considerada por la </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> será), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mientras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>publicación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>esté</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>siendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> considerada por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Revista de Educação PUC-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, ya sea en formato impreso o electrónico. Se trata de un trabajo inédito, no habiendo sido publicado en otro vehículo de divulgación en su totalidad o en parte, ni mismo trabajo de contenido sustancialmente similar, de mi autoría. Todos los datos del artículo son legítimos y auténticos.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> formato </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>impreso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o electrónico. Se trata de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inédito, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>habiendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sido publicado </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>otro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>vehículo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>divulgación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>totalidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parte, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ni</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contenido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sustancialmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> similar, de mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>autoría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Todos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>datos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legítimos y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>auténticos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A1A3C0E" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:ind w:left="1125"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B7EC78B" w14:textId="4A4A2DE3" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="00957350">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Certifico que participé en la concepción del trabajo para hacer pública mi responsabilidad por su contenido, y que no omití ningún vínculo o acuerdos de financiación entre los autores y compañías que puedan tener interés en la publicación de este artículo. Todas las personas que colaboraron con este estudio, pero que no cumplen criterios para la atribución de autoría, recibieron los debidos créditos en la nota de agradecimiento, ante permiso por escrito de los autores referidos.</w:t>
+        <w:t xml:space="preserve">Certifico que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>participé</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>concepción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hacer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pública mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contenido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y que no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>omití</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ningún</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vínculo o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>acuerdos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>financiación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>compañías</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>puedan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>tener</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>interés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>publicación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de este artículo. Todas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personas que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>colaboraron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>estudio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, pero que no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cumplen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>criterios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>atribución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>autoría</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>recibieron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>debidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> créditos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nota de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>agradecimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ante </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>permiso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por escrito de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> autores referidos.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69B9ECE5" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:ind w:left="1125"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A852DD7" w14:textId="2C06D57B" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="00957350">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Declaro que no hay conflictos de intereses potenciales que puedan influir en el proceso de publicación, y que el apoyo financiero recibido por la investigación ha sido reconocido. Acepto también participar en el proceso de revisión de manuscritos como consultor cuando sea solicitado por </w:t>
-      </w:r>
+        <w:t xml:space="preserve">Declaro que no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hay</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conflictos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>intereses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>potenciales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>puedan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> influir </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>publicación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>apoyo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>financiero</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>recibido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>reconocido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Acepto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>también</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>proceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>revisión</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de manuscritos como consultor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sea solicitado por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0001470D" w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>la revista</w:t>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0001470D" w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> revista</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="423C7E20" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:ind w:left="1125"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D3112E4" w14:textId="634789AF" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="00957350">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Declaro que se han respetado los principios éticos de investigación con seres humanos y/o animales, de conformidad con la Resolución n° 466/2012, Resolución n° 510/2016 y con la Ley n° 11.794/2008. Todos los documentos relativos a la atención a los principios éticos están siendo enviados junto al manuscrito, y consta clara afirmación de este cumplimiento en la sección "Procedimientos Metodológicos".</w:t>
+        <w:t xml:space="preserve">Declaro que se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>han</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>respetado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>principios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éticos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>investigación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> seres humanos y/o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>animales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conformidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Resolución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n° 466/2012, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Resolución</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n° 510/2016 y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n° 11.794/2008. Todos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> documentos relativos a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>atención</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>principios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éticos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>están</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>siendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> enviados junto al manuscrito, y consta clara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>afirmación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cumplimiento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sección</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Procedimientos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Metodológicos".</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56DE2E6B" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="1125"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1573E3DE" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:ind w:left="1125"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EAE963D" w14:textId="1D389824" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="00957350">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001419B2">
-[...3 lines deleted...]
-        <w:t>Garantizo que los datos relatados en el artículo no son resultados de mala conducta, a saber: datos producidos, uso indebido de imágenes (tablas, gráficos, cuadros, figuras, escalas, dibujos, instrumentos, cuestionarios, validación de metodologías, y otros tipos de ilustraciones)</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Garantizo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>datos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relatados </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>son</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resultados de mala </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>conducta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a saber: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>datos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>producidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, uso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>indebido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>imágenes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (tablas, gráficos, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuadros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, figuras, escalas, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>dibujos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, instrumentos, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cuestionarios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>validación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>metodologías</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tipos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ilustraciones</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="0001470D">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001419B2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">falsificación, plagio, autoplagio o duplicidad, y que soy el único autor y propietario de los derechos de autor. Soy </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>falsificación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, plagio, autoplagio o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>duplicidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, y que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>soy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> único autor y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>propietario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>derechos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de autor. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Soy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>consciente de que si el artículo contiene material de terceros, se requiere permiso previo para reproducirlo. Nada en el artículo infringe ningún derecho de autor o de propiedad intelectual de otros, pues de lo contrario, podré responder íntegramente por cualquier daño causado a terceros, en todas las esferas administrativas y jurídicas aplicables, en los estrictos términos de la Ley nº 9.610/98.</w:t>
+        <w:t xml:space="preserve">consciente de que si </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> material de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>terceros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>requiere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>permiso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>previo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>reproducirlo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nada </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> artículo infringe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ningún</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>derecho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de autor o de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>propiedad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intelectual de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>pues</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>contrario</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>podré</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> responder </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>íntegramente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>daño</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> causado a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>terceros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> todas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>las</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esferas administrativas y jurídicas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>aplicables</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>estrictos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> términos de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Ley</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nº 9.610/98.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AC65ABC" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:ind w:left="1125"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16939718" w14:textId="2E2B3632" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="00957350">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001419B2">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Estoy de acuerdo con la Política de acceso público y derechos de autor adoptada por </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Estoy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Política de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>acceso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> público y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>derechos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de autor adoptada por </w:t>
       </w:r>
       <w:r w:rsidR="008C58B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Revista de Educação PUC-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>, que utiliza la Licencia Creative Commons - CC BY, que permite a otros distribuir, remezclar, adaptar y crear a partir de mi trabajo, incluso con fines comerciales, siempre que atribuya el debido crédito por la creación original.</w:t>
+        <w:t xml:space="preserve">, que utiliza </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Licencia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Commons - CC BY, que permite a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>otros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> distribuir, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>remezclar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, adaptar y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>crear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a partir de mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incluso </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>con</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fines </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>comerciales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>siempre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>atribuya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>debido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> crédito por </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>creación</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3718416C" w14:textId="77777777" w:rsidR="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6ED13BEB" w14:textId="77777777" w:rsidR="00957350" w:rsidRPr="001419B2" w:rsidRDefault="00957350" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38928D93" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nombre y apellidos del (de los) autor(es): </w:t>
+        <w:t>Nombre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>apellidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) autor(es): </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694E02DD" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>(En el mismo orden en que aparecen en el manuscrito).</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>En</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mismo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>orden</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aparecen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> manuscrito).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D0B68B" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11F7DFAB" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D4C6F9F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28631210" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>Firma del (de los) autores(s):</w:t>
+        <w:t xml:space="preserve">Firma </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001419B2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>) autores(s):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75FE184F" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FF78E01" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="470F8737" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39C3346E" w14:textId="77777777" w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidRDefault="001419B2" w:rsidP="001419B2">
       <w:pPr>
@@ -2225,130 +7437,130 @@
       <w:r w:rsidRPr="001419B2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Lugar y fecha</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001419B2" w:rsidRPr="001419B2" w:rsidSect="00795CB3">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="3544" w:right="1701" w:bottom="1417" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E2B9B65" w14:textId="77777777" w:rsidR="00A96E1E" w:rsidRDefault="00A96E1E" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="61473C38" w14:textId="77777777" w:rsidR="00E11D3D" w:rsidRDefault="00E11D3D" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="752E11D2" w14:textId="77777777" w:rsidR="00A96E1E" w:rsidRDefault="00A96E1E" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="561F7466" w14:textId="77777777" w:rsidR="00E11D3D" w:rsidRDefault="00E11D3D" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="409045624"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="06F7538B" w14:textId="6E099651" w:rsidR="00934BD0" w:rsidRDefault="00934BD0">
         <w:pPr>
           <w:pStyle w:val="Rodap"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
@@ -2358,61 +7570,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4DA8DBB7" w14:textId="75812684" w:rsidR="00934BD0" w:rsidRDefault="00934BD0">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B2536A0" w14:textId="77777777" w:rsidR="00A96E1E" w:rsidRDefault="00A96E1E" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="51D83584" w14:textId="77777777" w:rsidR="00E11D3D" w:rsidRDefault="00E11D3D" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="348944EB" w14:textId="77777777" w:rsidR="00A96E1E" w:rsidRDefault="00A96E1E" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="3D2CDC21" w14:textId="77777777" w:rsidR="00E11D3D" w:rsidRDefault="00E11D3D" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="02774260" w14:textId="08325086" w:rsidR="00055439" w:rsidRDefault="008C58B2" w:rsidP="00055439">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -3580,50 +8792,51 @@
   </w:num>
   <w:num w:numId="7" w16cid:durableId="236016394">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="590897402">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="756093166">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="792141261">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="411313383">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1529678835">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00156FFC"/>
     <w:rsid w:val="0001307D"/>
     <w:rsid w:val="0001470D"/>
@@ -3668,63 +8881,66 @@
     <w:rsid w:val="006520D4"/>
     <w:rsid w:val="00652756"/>
     <w:rsid w:val="00657881"/>
     <w:rsid w:val="00706F7F"/>
     <w:rsid w:val="00774DCB"/>
     <w:rsid w:val="007762B1"/>
     <w:rsid w:val="00795CB3"/>
     <w:rsid w:val="007E7F70"/>
     <w:rsid w:val="007F01D1"/>
     <w:rsid w:val="008264AA"/>
     <w:rsid w:val="00836721"/>
     <w:rsid w:val="008450BF"/>
     <w:rsid w:val="00847239"/>
     <w:rsid w:val="008819F6"/>
     <w:rsid w:val="00895D12"/>
     <w:rsid w:val="008C58B2"/>
     <w:rsid w:val="008F2ABE"/>
     <w:rsid w:val="009329D8"/>
     <w:rsid w:val="00934BD0"/>
     <w:rsid w:val="00957350"/>
     <w:rsid w:val="00982741"/>
     <w:rsid w:val="00987D31"/>
     <w:rsid w:val="00990355"/>
     <w:rsid w:val="0099631D"/>
     <w:rsid w:val="009970D8"/>
+    <w:rsid w:val="009D4D5E"/>
     <w:rsid w:val="00A222A1"/>
     <w:rsid w:val="00A4677B"/>
     <w:rsid w:val="00A46E98"/>
     <w:rsid w:val="00A80D95"/>
     <w:rsid w:val="00A96E1E"/>
     <w:rsid w:val="00AA30D8"/>
     <w:rsid w:val="00AA47C1"/>
     <w:rsid w:val="00AF04CE"/>
     <w:rsid w:val="00B33035"/>
     <w:rsid w:val="00BD35B5"/>
     <w:rsid w:val="00C71903"/>
+    <w:rsid w:val="00D40AC7"/>
     <w:rsid w:val="00D422FD"/>
     <w:rsid w:val="00DB2206"/>
+    <w:rsid w:val="00E11D3D"/>
     <w:rsid w:val="00E46145"/>
     <w:rsid w:val="00E5447D"/>
     <w:rsid w:val="00E73DBF"/>
     <w:rsid w:val="00ED5803"/>
     <w:rsid w:val="00ED79F1"/>
     <w:rsid w:val="00FB0D9F"/>
     <w:rsid w:val="00FD7495"/>
     <w:rsid w:val="00FF5504"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -4121,50 +9337,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
@@ -4789,69 +10006,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EB07D37-EEF6-4BAA-AC38-1B79F8D7070D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>739</Words>
-  <Characters>3996</Characters>
+  <Words>744</Words>
+  <Characters>4022</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>33</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4726</CharactersWithSpaces>
+  <CharactersWithSpaces>4757</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Revista Estudos de Psicologia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>