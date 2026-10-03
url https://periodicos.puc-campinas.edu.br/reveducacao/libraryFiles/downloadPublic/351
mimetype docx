--- v0 (2026-04-18)
+++ v1 (2026-10-03)
@@ -1,154 +1,85 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5A888F89" w14:textId="5CBDE1A8" w:rsidR="0006692E" w:rsidRPr="00217E90" w:rsidRDefault="0006692E" w:rsidP="00B92A9B">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14E31975" w14:textId="215B18BA" w:rsidR="00A25E15" w:rsidRDefault="00A25E15" w:rsidP="00A25E15">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A25E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Letter</w:t>
-[...67 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Letter of presentation of the article for submission</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="5D36FF57" w14:textId="77777777" w:rsidR="00A25E15" w:rsidRDefault="00A25E15" w:rsidP="00A25E15">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="144046D7" w14:textId="3B82682B" w:rsidR="00A25E15" w:rsidRDefault="00A25E15" w:rsidP="00A25E15">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -283,114 +214,65 @@
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BF786A4" w14:textId="78959954" w:rsidR="009A2EB5" w:rsidRDefault="009A2EB5" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="320FF71A" w14:textId="40062C21" w:rsidR="009A496B" w:rsidRPr="00A25E15" w:rsidRDefault="00A25E15" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A25E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Linked</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> to </w:t>
+        <w:t xml:space="preserve">Linked to </w:t>
       </w:r>
       <w:r w:rsidRPr="00A25E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...39 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>(Insert research institution)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="360625C4" w14:textId="05F75F1D" w:rsidR="009A496B" w:rsidRDefault="009A496B" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4498F9F5" wp14:editId="26A5D752">
                 <wp:extent cx="5364372" cy="293298"/>
                 <wp:effectExtent l="0" t="0" r="27305" b="12065"/>
                 <wp:docPr id="996471571" name="Caixa de texto 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -639,377 +521,364 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A25E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">From category: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A25E15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(choose one of the options below)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55372C72" w14:textId="6686E137" w:rsidR="00AF04CE" w:rsidRPr="00F66689" w:rsidRDefault="00F66689" w:rsidP="001F7B0A">
+    <w:p w14:paraId="55372C72" w14:textId="6934FCBB" w:rsidR="00AF04CE" w:rsidRPr="009A430C" w:rsidRDefault="002975A7" w:rsidP="001F7B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="293415223"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+          <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="003D5CEF" w:rsidRPr="00001C0D">
+      <w:r w:rsidR="003D5CEF" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E35CD9" w:rsidRPr="00F66689">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="009A430C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Research Article/</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35CD9" w:rsidRPr="009A430C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Original </w:t>
       </w:r>
-      <w:r w:rsidR="004A3A5D" w:rsidRPr="00F66689">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="004A3A5D" w:rsidRPr="009A430C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546BDF5A" w14:textId="77777777" w:rsidR="00A25E15" w:rsidRDefault="00F66689" w:rsidP="001F7B0A">
+    <w:p w14:paraId="546BDF5A" w14:textId="77777777" w:rsidR="00A25E15" w:rsidRPr="009A430C" w:rsidRDefault="002975A7" w:rsidP="001F7B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:szCs w:val="24"/>
-            <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:id w:val="-342168959"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="002F621E" w:rsidRPr="00F66689">
+          <w:r w:rsidR="002F621E" w:rsidRPr="009A430C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
-              <w:highlight w:val="yellow"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="002F621E" w:rsidRPr="00F66689">
+      <w:r w:rsidR="002F621E" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A25E15" w:rsidRPr="00F66689">
-[...18 lines deleted...]
-    <w:p w14:paraId="37F5272C" w14:textId="3B2390E2" w:rsidR="001F7B0A" w:rsidRPr="00001C0D" w:rsidRDefault="00F66689" w:rsidP="001F7B0A">
+      <w:r w:rsidR="00A25E15" w:rsidRPr="009A430C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Review Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37F5272C" w14:textId="3B2390E2" w:rsidR="001F7B0A" w:rsidRPr="009A430C" w:rsidRDefault="002975A7" w:rsidP="001F7B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1076789993"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+          <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+      <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00F66689">
+      <w:r w:rsidR="00F66689" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Essays</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="52EC93D5" w14:textId="26BB5411" w:rsidR="001F7B0A" w:rsidRPr="00001C0D" w:rsidRDefault="00F66689" w:rsidP="001F7B0A">
+    </w:p>
+    <w:p w14:paraId="52EC93D5" w14:textId="26BB5411" w:rsidR="001F7B0A" w:rsidRPr="009A430C" w:rsidRDefault="002975A7" w:rsidP="001F7B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1926947898"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+          <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+      <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66689">
+      <w:r w:rsidR="00F66689" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Reviews</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F02BD8" w14:textId="000EB45A" w:rsidR="001F7B0A" w:rsidRDefault="00F66689" w:rsidP="001F7B0A">
+    <w:p w14:paraId="58F02BD8" w14:textId="000EB45A" w:rsidR="001F7B0A" w:rsidRPr="009A430C" w:rsidRDefault="002975A7" w:rsidP="001F7B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-1042289865"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+          <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="001F7B0A" w:rsidRPr="00001C0D">
+      <w:r w:rsidR="001F7B0A" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A25E15" w:rsidRPr="00F66689">
-[...3 lines deleted...]
-          <w:highlight w:val="yellow"/>
+      <w:r w:rsidR="00A25E15" w:rsidRPr="009A430C">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Dossier</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="062DCD03" w14:textId="5041498B" w:rsidR="00D1118F" w:rsidRPr="00001C0D" w:rsidRDefault="00F66689" w:rsidP="00D1118F">
+    <w:p w14:paraId="062DCD03" w14:textId="5041498B" w:rsidR="00D1118F" w:rsidRPr="00001C0D" w:rsidRDefault="002975A7" w:rsidP="00D1118F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="-929048295"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00D1118F" w:rsidRPr="00001C0D">
+          <w:r w:rsidR="00D1118F" w:rsidRPr="009A430C">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00D1118F" w:rsidRPr="00001C0D">
+      <w:r w:rsidR="00D1118F" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:eastAsia="MS Gothic" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F66689">
+      <w:r w:rsidR="00F66689" w:rsidRPr="009A430C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interview</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76DD0380" w14:textId="77777777" w:rsidR="00D1118F" w:rsidRPr="00001C0D" w:rsidRDefault="00D1118F" w:rsidP="001F7B0A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="142FA839" w14:textId="215C0D50" w:rsidR="0043677F" w:rsidRPr="00001C0D" w:rsidRDefault="0043677F" w:rsidP="00B92A9B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
@@ -1057,109 +926,58 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00432071">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I am submitting this article for evaluation and possible publication in the journal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F66689" w:rsidRPr="00F66689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...49 lines deleted...]
-        <w:t>-Campinas</w:t>
+        <w:t>Revista de Educação Puc-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00432071">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, highlighting that the main contribution of the study to the area in which it is inserted is as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AB9F0D9" w14:textId="77777777" w:rsidR="00432071" w:rsidRPr="00432071" w:rsidRDefault="00432071" w:rsidP="00432071">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="855"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -1312,69 +1130,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E92E8D7" w14:textId="32236C84" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Given competence in the field of study, I indicate the names of the following researchers who may act as reviewers of the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> declare that there is no conflict of interest for this indication:</w:t>
+        <w:t>Given competence in the field of study, I indicate the names of the following researchers who may act as reviewers of the manuscript, and declare that there is no conflict of interest for this indication:</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> (The authors should indicate three possible reviewers for the manuscript, with their e-mails and the institutions to which they are linked).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="231731C6" w14:textId="77777777" w:rsidR="009F6900" w:rsidRPr="00217E90" w:rsidRDefault="009F6900" w:rsidP="009F6900">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045DEA89" w14:textId="67C5F63C" w:rsidR="003A6529" w:rsidRPr="00217E90" w:rsidRDefault="003D5CEF" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -1441,57 +1241,52 @@
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DF1AED">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Name:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="26CA489D" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DF1AED">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>E-mail to contact:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="39507EC2" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00DF1AED">
-                              <w:t>Institution</w:t>
-[...3 lines deleted...]
-                              <w:t>:</w:t>
+                              <w:t>Institution:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="601BBC81" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                             <w:r w:rsidRPr="00DF1AED">
                               <w:t>Area of research:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="669F75AD" w14:textId="31310592" w:rsidR="003859AA" w:rsidRDefault="003859AA" w:rsidP="003D5CEF"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="3084564E" id="_x0000_s1030" type="#_x0000_t202" style="width:423.75pt;height:90.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgl+HKhAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynSdYFcYosRYYB&#10;RVusHXpWZCkRKouapMTOfv0o2flo10uHwYBMiY8U+URyetVUmuyE8wpMQfNenxJhOJTKrAv683H5&#10;6ZISH5gpmQYjCroXnl7NPn6Y1nYiBrABXQpH0Inxk9oWdBOCnWSZ5xtRMd8DKwwqJbiKBdy6dVY6&#10;VqP3SmeDfn+c1eBK64AL7/H0ulXSWfIvpeDhTkovAtEFxdhCWl1aV3HNZlM2WTtmN4p3YbB/iKJi&#10;yuClR1fXLDCydeovV5XiDjzI0ONQZSCl4iLlgNnk/VfZPGyYFSkXJMfbI03+/7nlt7sHe+9IaL5C&#10;gw8YCamtn3g8jPk00lXxj5ES1COF+yNtogmE4+Ho4jIfD0aUcNTl+WiAX/STncyt8+GbgIpEoaAO&#10;3yXRxXY3PrTQAyTe5kGrcqm0TptYC2KhHdkxfEUdUpDo/AVKG1IXdHwx6ifHL3TR9dF+pRl/7sI7&#10;Q6E/beJ1IlVNF9aJiiSFvRYRo80PIYkqEyNvxMg4F+YYZ0JHlMSM3mPY4U9Rvce4zQMt0s1gwtG4&#10;UgZcy9JLasvnA7WyxeMbnuUdxdCsGky8oMNDpayg3GMBOWh7y1u+VMj3DfPhnjlsJqwZHBDhDhep&#10;AR8JOomSDbjfb51HPNY4aimpsTkL6n9tmROU6O8Gq/9LPhzGbk6b4ejzADfuXLM615httQCsnBxH&#10;keVJjPigD6J0UD3hHJnHW1HFDMe7CxoO4iK0IwPnEBfzeQJh/1oWbsyD5dF1ZDnW2WPzxJzt6jxg&#10;i9zCoY3Z5FW5t9hoaWC+DSBV6oXIc8tqxz/2fuqmbk7F4XK+T6jTNJ39AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAomBhq9kAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTRMGE&#10;OBWgwoUTBXHexlvHIrYj203D37NwgctIqxnNvG3Wsx/ERCm7GDQsFxUICl00LlgN729PFwpELhgM&#10;DjGQhi/KsG5PTxqsTTyGV5q2xQouCblGDX0pYy1l7nrymBdxpMDePiaPhc9kpUl45HI/yMuqupYe&#10;XeCFHkd67Kn73B68hs2DvbWdwtRvlHFumj/2L/ZZ6/Oz+f4ORKG5/IXhB5/RoWWmXTwEk8WggR8p&#10;v8qeurpZgdhxSC1XINtG/qdvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDgl+HKhAIA&#10;AJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiYGGr&#10;2QAAAAUBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
@@ -1502,57 +1297,52 @@
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DF1AED">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Name:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="26CA489D" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DF1AED">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>E-mail to contact:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="39507EC2" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00DF1AED">
-                        <w:t>Institution</w:t>
-[...3 lines deleted...]
-                        <w:t>:</w:t>
+                        <w:t>Institution:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="601BBC81" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                       <w:r w:rsidRPr="00DF1AED">
                         <w:t>Area of research:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="669F75AD" w14:textId="31310592" w:rsidR="003859AA" w:rsidRDefault="003859AA" w:rsidP="003D5CEF"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="28CFCD24" w14:textId="7FB2A7D3" w:rsidR="003D5CEF" w:rsidRPr="00217E90" w:rsidRDefault="003D5CEF" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1623,57 +1413,52 @@
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DF1AED">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Name:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="18E4F3AD" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DF1AED">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>E-mail to contact:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="2264F137" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00DF1AED">
-                              <w:t>Institution</w:t>
-[...3 lines deleted...]
-                              <w:t>:</w:t>
+                              <w:t>Institution:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="15869BC2" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                             <w:r w:rsidRPr="00DF1AED">
                               <w:t>Area of research:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="0E09674A" w14:textId="2DD83DFA" w:rsidR="003859AA" w:rsidRDefault="003859AA" w:rsidP="003859AA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="4C8380EF" id="_x0000_s1031" type="#_x0000_t202" style="width:423.75pt;height:90.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfJa4fhAIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynTdYZdYosRYYB&#10;RVusHXpWZKkRKouapMTOfv0o2fnqeukwGJAp8ZEin0heXrW1JhvhvAJT0nwwpEQYDpUyzyX9+bj4&#10;dEGJD8xUTIMRJd0KT6+mHz9cNrYQI1iBroQj6MT4orElXYVgiyzzfCVq5gdghUGlBFezgFv3nFWO&#10;Nei91tloOJxkDbjKOuDCezy97pR0mvxLKXi4k9KLQHRJMbaQVpfWZVyz6SUrnh2zK8X7MNg/RFEz&#10;ZfDSvatrFhhZO/WXq1pxBx5kGHCoM5BScZFywGzy4atsHlbMipQLkuPtnib//9zy282DvXcktF+h&#10;xQeMhDTWFx4PYz6tdHX8Y6QE9Ujhdk+baAPheDg+u8gnozElHHV5Ph7hF/1kB3PrfPgmoCZRKKnD&#10;d0l0sc2NDx10B4m3edCqWiit0ybWgphrRzYMX1GHFCQ6P0FpQ5qSTs7Gw+T4RBdd7+2XmvGXPrwj&#10;FPrTJl4nUtX0YR2oSFLYahEx2vwQkqgqMfJGjIxzYfZxJnRESczoPYY9/hDVe4y7PNAi3Qwm7I1r&#10;ZcB1LJ1SW73sqJUdHt/wKO8ohnbZYuL46LtKWUK1xQJy0PWWt3yhkO8b5sM9c9hMWDM4IMIdLlID&#10;PhL0EiUrcL/fOo94rHHUUtJgc5bU/1ozJyjR3w1W/5f8/Dx2c9qcjz+PcOOONctjjVnXc8DKyXEU&#10;WZ7EiA96J0oH9RPOkVm8FVXMcLy7pGEnzkM3MnAOcTGbJRD2r2XhxjxYHl1HlmOdPbZPzNm+zgO2&#10;yC3s2pgVr8q9w0ZLA7N1AKlSL0SeO1Z7/rH3Uzf1cyoOl+N9Qh2m6fQPAAAA//8DAFBLAwQUAAYA&#10;CAAAACEAomBhq9kAAAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTRMGE&#10;OBWgwoUTBXHexlvHIrYj203D37NwgctIqxnNvG3Wsx/ERCm7GDQsFxUICl00LlgN729PFwpELhgM&#10;DjGQhi/KsG5PTxqsTTyGV5q2xQouCblGDX0pYy1l7nrymBdxpMDePiaPhc9kpUl45HI/yMuqupYe&#10;XeCFHkd67Kn73B68hs2DvbWdwtRvlHFumj/2L/ZZ6/Oz+f4ORKG5/IXhB5/RoWWmXTwEk8WggR8p&#10;v8qeurpZgdhxSC1XINtG/qdvvwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCfJa4fhAIA&#10;AJUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCiYGGr&#10;2QAAAAUBAAAPAAAAAAAAAAAAAAAAAN4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3201]" strokeweight=".5pt">
@@ -1684,104 +1469,100 @@
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DF1AED">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Name:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="18E4F3AD" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DF1AED">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>E-mail to contact:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="2264F137" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00DF1AED">
-                        <w:t>Institution</w:t>
-[...3 lines deleted...]
-                        <w:t>:</w:t>
+                        <w:t>Institution:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="15869BC2" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                       <w:r w:rsidRPr="00DF1AED">
                         <w:t>Area of research:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="0E09674A" w14:textId="2DD83DFA" w:rsidR="003859AA" w:rsidRDefault="003859AA" w:rsidP="003859AA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB47FF7" w14:textId="03DD3601" w:rsidR="008264AA" w:rsidRPr="00217E90" w:rsidRDefault="008264AA" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="069E1986" w14:textId="0729610E" w:rsidR="008264AA" w:rsidRPr="00217E90" w:rsidRDefault="003859AA" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00217E90">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="597D0B95" wp14:editId="2D32477E">
                 <wp:extent cx="5381625" cy="1152525"/>
                 <wp:effectExtent l="0" t="0" r="28575" b="28575"/>
                 <wp:docPr id="2076570464" name="Caixa de texto 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5381625" cy="1152525"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:schemeClr val="lt1"/>
                         </a:solidFill>
                         <a:ln w="6350">
                           <a:solidFill>
@@ -1811,57 +1592,52 @@
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DF1AED">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>Name:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="030E4519" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00DF1AED">
                               <w:rPr>
                                 <w:lang w:val="en-US"/>
                               </w:rPr>
                               <w:t>E-mail to contact:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="557D7F5C" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
-                            <w:proofErr w:type="spellStart"/>
                             <w:r w:rsidRPr="00DF1AED">
-                              <w:t>Institution</w:t>
-[...3 lines deleted...]
-                              <w:t>:</w:t>
+                              <w:t>Institution:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="4A8BDDDE" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                             <w:r w:rsidRPr="00DF1AED">
                               <w:t>Area of research:</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="1EC503A4" w14:textId="02E8C268" w:rsidR="003859AA" w:rsidRDefault="003859AA" w:rsidP="003859AA"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="597D0B95" id="_x0000_s1032" type="#_x0000_t202" style="width:423.75pt;height:90.75pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBf9Q+7gwIAAJUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0XxynTdYZdYosRYYB&#10;RVusHXpWZKkRKouapMTOfv0o2fnqeukwGJAp8ZEin0heXrW1JhvhvAJT0nwwpEQYDpUyzyX9+bj4&#10;dEGJD8xUTIMRJd0KT6+mHz9cNrYQI1iBroQj6MT4orElXYVgiyzzfCVq5gdghUGlBFezgFv3nFWO&#10;Nei91tloOJxkDbjKOuDCezy97pR0mvxLKXi4k9KLQHRJMbaQVpfWZVyz6SUrnh2zK8X7MNg/RFEz&#10;ZfDSvatrFhhZO/WXq1pxBx5kGHCoM5BScZFywGzy4atsHlbMipQLkuPtnib//9zy282DvXcktF+h&#10;xQeMhDTWFx4PYz6tdHX8Y6QE9Ujhdk+baAPheDg+u8gnozElHHV5Ph7hF/1kB3PrfPgmoCZRKKnD&#10;d0l0sc2NDx10B4m3edCqWiit0ybWgphrRzYMX1GHFCQ6P0FpQ5qSTs7Gw+T4RBdd7+2XmvGXPrwj&#10;FPrTJl4nUtX0YR2oSFLYahEx2vwQkqgqMfJGjIxzYfZxJnRESczoPYY9/hDVe4y7PNAi3Qwm7I1r&#10;ZcB1LJ1SW73sqJUdHt/wKO8ohnbZYuLI9K5SllBtsYAcdL3lLV8o5PuG+XDPHDYT1gwOiHCHi9SA&#10;jwS9RMkK3O+3ziMeaxy1lDTYnCX1v9bMCUr0d4PV/yU/P4/dnDbn488j3LhjzfJYY9b1HLBychxF&#10;licx4oPeidJB/YRzZBZvRRUzHO8uadiJ89CNDJxDXMxmCYT9a1m4MQ+WR9eR5Vhnj+0Tc7av84At&#10;cgu7NmbFq3LvsNHSwGwdQKrUC5HnjtWef+z91E39nIrD5XifUIdpOv0DAAD//wMAUEsDBBQABgAI&#10;AAAAIQCiYGGr2QAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqFNEwYQ4&#10;FaDChRMFcd7GW8citiPbTcPfs3CBy0irGc28bdazH8REKbsYNCwXFQgKXTQuWA3vb08XCkQuGAwO&#10;MZCGL8qwbk9PGqxNPIZXmrbFCi4JuUYNfSljLWXuevKYF3GkwN4+Jo+Fz2SlSXjkcj/Iy6q6lh5d&#10;4IUeR3rsqfvcHryGzYO9tZ3C1G+UcW6aP/Yv9lnr87P5/g5Eobn8heEHn9GhZaZdPASTxaCBHym/&#10;yp66ulmB2HFILVcg20b+p2+/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF/1D7uDAgAA&#10;lQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKJgYavZ&#10;AAAABQEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" fillcolor="white [3201]" strokeweight=".5pt">
@@ -1872,57 +1648,52 @@
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DF1AED">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Name:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="030E4519" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00DF1AED">
                         <w:rPr>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>E-mail to contact:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="557D7F5C" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
-                      <w:proofErr w:type="spellStart"/>
                       <w:r w:rsidRPr="00DF1AED">
-                        <w:t>Institution</w:t>
-[...3 lines deleted...]
-                        <w:t>:</w:t>
+                        <w:t>Institution:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="4A8BDDDE" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
                       <w:r w:rsidRPr="00DF1AED">
                         <w:t>Area of research:</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="1EC503A4" w14:textId="02E8C268" w:rsidR="003859AA" w:rsidRDefault="003859AA" w:rsidP="003859AA"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:anchorlock/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="506D7BD5" w14:textId="77777777" w:rsidR="008264AA" w:rsidRPr="00217E90" w:rsidRDefault="008264AA" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
@@ -2042,316 +1813,188 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0F81546A" w14:textId="77777777" w:rsidR="00217E90" w:rsidRDefault="00217E90" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E1C3F4B" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I further </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> that:</w:t>
+        <w:t>I further confirm that:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CB4E5DB" w14:textId="6AA303F3" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The manuscript in question is original</w:t>
       </w:r>
       <w:r w:rsidR="00324A04">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and has not been sent to another journal (nor will it be), while its publication is being considered by the </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F66689" w:rsidRPr="00F66689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...44 lines deleted...]
-        <w:t>-Campinas</w:t>
+        <w:t>Revista de Educação Puc-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> magazine, whether in print or electronic format. It is an unpublished work, not having been published in another vehicle of dissemination in full or in part, nor even work of substantially similar content, of my own. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>All</w:t>
-[...55 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>All data in the article are legitimate and authentic.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22E2E996" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7627EFF6" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">I certify that I participated in the design of the work to make public my responsibility for its content, and that I did not omit any links or financing agreements between authors and companies that may be interested in the publication of this article. All people who collaborated with this study, but who do not meet criteria for attribution of authorship, received due credits in the acknowledgment note, before written permission of the authors </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>I certify that I participated in the design of the work to make public my responsibility for its content, and that I did not omit any links or financing agreements between authors and companies that may be interested in the publication of this article. All people who collaborated with this study, but who do not meet criteria for attribution of authorship, received due credits in the acknowledgment note, before written permission of the authors referred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="752DB3B7" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75545D5A" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I declare that there are no potential conflicts of interest that may influence the publication process, and that the financial support received by the research has been recognized. I also agree to participate in the review process of manuscripts as a consultant when requested by the magazine.</w:t>
+        <w:t xml:space="preserve">I declare that there are no potential conflicts of interest that may influence the publication process, and that the financial support received by the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DF1AED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>research has been recognized. I also agree to participate in the review process of manuscripts as a consultant when requested by the magazine.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="408E38DC" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B2830CE" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
@@ -2375,477 +2018,140 @@
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="548A2FB3" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">I guarantee that the data reported in the article are not results of misconduct, namely: data produced, misuse of images (tables, graphs, charts, figures, scales, drawings, instruments, questionnaires, validation of methodologies, and other types of illustrations) forgery, plagiarism, self-plagiarism or duplicity, and that I am the sole author and owner of the copyright. I am aware that if the article contains material from third parties, prior permission is required to reproduce it. Nothing in the article infringes any copyright or intellectual property rights of others, otherwise I will be able to fully respond </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> any damage caused to third parties, in all administrative and legal spheres, in the strict terms of Law 9.610/98.</w:t>
+        <w:t>I guarantee that the data reported in the article are not results of misconduct, namely: data produced, misuse of images (tables, graphs, charts, figures, scales, drawings, instruments, questionnaires, validation of methodologies, and other types of illustrations) forgery, plagiarism, self-plagiarism or duplicity, and that I am the sole author and owner of the copyright. I am aware that if the article contains material from third parties, prior permission is required to reproduce it. Nothing in the article infringes any copyright or intellectual property rights of others, otherwise I will be able to fully respond for any damage caused to third parties, in all administrative and legal spheres, in the strict terms of Law 9.610/98.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5454D778" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B4C63BD" w14:textId="3AD71D6B" w:rsidR="00DF1AED" w:rsidRPr="00F66689" w:rsidRDefault="00DF1AED" w:rsidP="007261EF">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F66689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>I agree with the Public Access and Copyright Policy adopted by</w:t>
       </w:r>
       <w:r w:rsidR="008234EB" w:rsidRPr="00F66689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00F66689" w:rsidRPr="00F66689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Revista</w:t>
-[...44 lines deleted...]
-        <w:t>-Campinas</w:t>
+        <w:t>Revista de Educação Puc-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="00F66689">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, which uses the Creative Commons License - CC BY, which allows others to distribute, remix, adapt and create from my work, even for commercial purposes, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> it gives due credit for the original creation.</w:t>
+        <w:t>, which uses the Creative Commons License - CC BY, which allows others to distribute, remix, adapt and create from my work, even for commercial purposes, as long as it gives due credit for the original creation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04178058" w14:textId="77777777" w:rsidR="00F66689" w:rsidRDefault="00F66689" w:rsidP="00F66689">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C9B1ACF" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF1AED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I agree that, </w:t>
-[...255 lines deleted...]
-        <w:t>.</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>I agree that, if the manuscript is approved for publication, it will be translated into English (upon authorization), and that the costs of translation and/or revision will be my sole responsibility.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7560462C" w14:textId="77777777" w:rsidR="00DF1AED" w:rsidRPr="00DF1AED" w:rsidRDefault="00DF1AED" w:rsidP="00DF1AED">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57F3E7F5" w14:textId="77777777" w:rsidR="00E560CE" w:rsidRDefault="00E560CE" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -2948,69 +2254,58 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395F0D61" w14:textId="77777777" w:rsidR="008234EB" w:rsidRDefault="008234EB" w:rsidP="008234EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46EEA603" w14:textId="114F02CE" w:rsidR="004F2DAC" w:rsidRDefault="008234EB" w:rsidP="00F66689">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008234EB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Place</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> and date</w:t>
+        <w:t>Place and date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="249A49DE" w14:textId="77777777" w:rsidR="004F2DAC" w:rsidRDefault="004F2DAC" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2988F0" w14:textId="77777777" w:rsidR="004F2DAC" w:rsidRDefault="004F2DAC" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16CDA694" w14:textId="77777777" w:rsidR="004F2DAC" w:rsidRDefault="004F2DAC" w:rsidP="00B92A9B">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -3055,141 +2350,141 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF04CE" w:rsidRPr="00217E90" w:rsidSect="0094476A">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1133" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D881182" w14:textId="77777777" w:rsidR="00FB6C75" w:rsidRDefault="00FB6C75" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="676E6B27" w14:textId="77777777" w:rsidR="002975A7" w:rsidRDefault="002975A7" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67CE40E7" w14:textId="77777777" w:rsidR="00FB6C75" w:rsidRDefault="00FB6C75" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="4AC05FB0" w14:textId="77777777" w:rsidR="002975A7" w:rsidRDefault="002975A7" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1930A2B0" w14:textId="77777777" w:rsidR="00FB6C75" w:rsidRDefault="00FB6C75" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="52E509A3" w14:textId="77777777" w:rsidR="002975A7" w:rsidRDefault="002975A7" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52120B5E" w14:textId="77777777" w:rsidR="00FB6C75" w:rsidRDefault="00FB6C75" w:rsidP="00FB0D9F">
+    <w:p w14:paraId="6690F041" w14:textId="77777777" w:rsidR="002975A7" w:rsidRDefault="002975A7" w:rsidP="00FB0D9F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="53F677E5" w14:textId="2ED58DDC" w:rsidR="00467116" w:rsidRDefault="00F66689" w:rsidP="00467116">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DEF0DDD" wp14:editId="26F3A1FE">
           <wp:extent cx="5734594" cy="1615440"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
@@ -3287,51 +2582,51 @@
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:inline>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="601E47A4" id="Retângulo 8" o:spid="_x0000_s1026" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuEevW0gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1Xa12tQhp&#10;YZEWPsB17MQi8ZgZt2n5esZOty3whnix5uKcOXN8srreD73YGSQHvpbzWSmF8Roa59tafvt6/+pK&#10;CorKN6oHb2p5MCSv1y9frMZQmQV00DcGBYN4qsZQyy7GUBUF6c4MimYQjOemBRxU5BTbokE1MvrQ&#10;F4uyfFuMgE1A0IaIq3dTU64zvrVGx0dryUTR15K5xXxiPjfpLNYrVbWoQuf0kYb6BxaDcp6HnqDu&#10;VFRii+4vqMFpBAIbZxqGAqx12uQdeJt5+cc2T50KJu/C4lA4yUT/D1Z/3j2FL5ioU3gA/Z2Eh9tO&#10;+dbcUGD5+FHluYQIY2dUwwzmSbtiDFSdMFJCjCY24ydo+LXVNkKWZW9xSDN4YbHP6h9O6pt9FJqL&#10;r8vlVclvpLl1jNMEVT1/HJDiBwODSEEtkdllcLV7oDhdfb6SZnm4d32fH7j3vxUYM1Uy+cQ3uYWq&#10;DTQH5o4wmYRNzUEH+FOKkQ1SS/qxVWik6D963v/9fLlMjsrJ8s27BSd42dlcdpTXDFXLKMUU3sbJ&#10;hduAru2yzBPHG9bMurzPmdWRLJsgK3I0bHLZZZ5vnX+r9S8AAAD//wMAUEsDBBQABgAIAAAAIQBM&#10;oOks2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0iUmI2RQpiEaGY&#10;as/T7JgEs7NpdpvEf9+pHvQyw+MNb76XLSbXqoH60Hg2cDNLQBGX3jZcGXjfPF3PQYWIbLH1TAa+&#10;KcAiPz/LMLV+5DcailgpCeGQooE6xi7VOpQ1OQwz3xGL9+l7h1FkX2nb4yjhrtW3SXKvHTYsH2rs&#10;aFlT+VUcnIGxXA/bzeuzXl9tV573q/2y+Hgx5vJienwAFWmKf8dwwhd0yIVp5w9sg2oNSJH4M8W7&#10;m4va/W6dZ/o/e34EAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7hHr1tIBAACeAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATKDpLNgAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAAsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:rect w14:anchorId="19BA00AA" id="Retângulo 8" o:spid="_x0000_s1026" style="width:24pt;height:24pt;visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuEevW0gEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlwBI1Xa12tQhp&#10;YZEWPsB17MQi8ZgZt2n5esZOty3whnix5uKcOXN8srreD73YGSQHvpbzWSmF8Roa59tafvt6/+pK&#10;CorKN6oHb2p5MCSv1y9frMZQmQV00DcGBYN4qsZQyy7GUBUF6c4MimYQjOemBRxU5BTbokE1MvrQ&#10;F4uyfFuMgE1A0IaIq3dTU64zvrVGx0dryUTR15K5xXxiPjfpLNYrVbWoQuf0kYb6BxaDcp6HnqDu&#10;VFRii+4vqMFpBAIbZxqGAqx12uQdeJt5+cc2T50KJu/C4lA4yUT/D1Z/3j2FL5ioU3gA/Z2Eh9tO&#10;+dbcUGD5+FHluYQIY2dUwwzmSbtiDFSdMFJCjCY24ydo+LXVNkKWZW9xSDN4YbHP6h9O6pt9FJqL&#10;r8vlVclvpLl1jNMEVT1/HJDiBwODSEEtkdllcLV7oDhdfb6SZnm4d32fH7j3vxUYM1Uy+cQ3uYWq&#10;DTQH5o4wmYRNzUEH+FOKkQ1SS/qxVWik6D963v/9fLlMjsrJ8s27BSd42dlcdpTXDFXLKMUU3sbJ&#10;hduAru2yzBPHG9bMurzPmdWRLJsgK3I0bHLZZZ5vnX+r9S8AAAD//wMAUEsDBBQABgAIAAAAIQBM&#10;oOks2AAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL2I0iUmI2RQpiEaGY&#10;as/T7JgEs7NpdpvEf9+pHvQyw+MNb76XLSbXqoH60Hg2cDNLQBGX3jZcGXjfPF3PQYWIbLH1TAa+&#10;KcAiPz/LMLV+5DcailgpCeGQooE6xi7VOpQ1OQwz3xGL9+l7h1FkX2nb4yjhrtW3SXKvHTYsH2rs&#10;aFlT+VUcnIGxXA/bzeuzXl9tV573q/2y+Hgx5vJienwAFWmKf8dwwhd0yIVp5w9sg2oNSJH4M8W7&#10;m4va/W6dZ/o/e34EAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7hHr1tIBAACeAwAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEATKDpLNgAAAADAQAA&#10;DwAAAAAAAAAAAAAAAAAsBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADEFAAAAAA==&#10;" filled="f" stroked="f">
               <o:lock v:ext="edit" aspectratio="t"/>
               <w10:anchorlock/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00467116" w:rsidRPr="00467116">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00F66689">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1791FDF7" wp14:editId="41825A60">
           <wp:extent cx="5671185" cy="1597729"/>
           <wp:effectExtent l="0" t="0" r="5715" b="2540"/>
           <wp:docPr id="1827701352" name="Imagem 8" descr="Desenho de personagem de desenho animado&#10;&#10;O conteúdo gerado por IA pode estar incorreto."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -4644,139 +3939,140 @@
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00156FFC"/>
     <w:rsid w:val="00001C0D"/>
     <w:rsid w:val="00014598"/>
     <w:rsid w:val="00017D4F"/>
     <w:rsid w:val="0006692E"/>
     <w:rsid w:val="000A04CD"/>
     <w:rsid w:val="000C14DE"/>
     <w:rsid w:val="000D0127"/>
     <w:rsid w:val="001405E6"/>
     <w:rsid w:val="00156FFC"/>
     <w:rsid w:val="00182E6A"/>
     <w:rsid w:val="00196EE4"/>
     <w:rsid w:val="001A2E25"/>
     <w:rsid w:val="001B35C5"/>
     <w:rsid w:val="001F755B"/>
     <w:rsid w:val="001F7B0A"/>
     <w:rsid w:val="00217E90"/>
     <w:rsid w:val="00272A9D"/>
     <w:rsid w:val="00275573"/>
+    <w:rsid w:val="002975A7"/>
     <w:rsid w:val="002D209F"/>
     <w:rsid w:val="002F621E"/>
     <w:rsid w:val="00324A04"/>
     <w:rsid w:val="00335D45"/>
     <w:rsid w:val="00380D62"/>
     <w:rsid w:val="003859AA"/>
     <w:rsid w:val="00395099"/>
     <w:rsid w:val="003A6529"/>
     <w:rsid w:val="003C5426"/>
     <w:rsid w:val="003D3809"/>
     <w:rsid w:val="003D5CEF"/>
     <w:rsid w:val="00432071"/>
     <w:rsid w:val="0043677F"/>
     <w:rsid w:val="00467116"/>
     <w:rsid w:val="004842D4"/>
     <w:rsid w:val="00494720"/>
     <w:rsid w:val="004A3A5D"/>
     <w:rsid w:val="004C523F"/>
     <w:rsid w:val="004F2DAC"/>
     <w:rsid w:val="005207BB"/>
     <w:rsid w:val="00567FF8"/>
     <w:rsid w:val="0057431A"/>
     <w:rsid w:val="005B529E"/>
     <w:rsid w:val="005C2F4C"/>
     <w:rsid w:val="005F6697"/>
     <w:rsid w:val="00610E7E"/>
+    <w:rsid w:val="006274A2"/>
     <w:rsid w:val="00644E2F"/>
     <w:rsid w:val="006520D4"/>
     <w:rsid w:val="00706F7F"/>
     <w:rsid w:val="00747DCD"/>
     <w:rsid w:val="0077237F"/>
     <w:rsid w:val="007A063C"/>
     <w:rsid w:val="007E166C"/>
     <w:rsid w:val="007E573C"/>
     <w:rsid w:val="008234EB"/>
     <w:rsid w:val="008264AA"/>
     <w:rsid w:val="008712D3"/>
     <w:rsid w:val="00885B6E"/>
     <w:rsid w:val="008C09D6"/>
     <w:rsid w:val="009329D8"/>
     <w:rsid w:val="0094476A"/>
     <w:rsid w:val="00977C4D"/>
     <w:rsid w:val="00987D31"/>
     <w:rsid w:val="00990355"/>
     <w:rsid w:val="009970D8"/>
     <w:rsid w:val="009A2EB5"/>
+    <w:rsid w:val="009A430C"/>
     <w:rsid w:val="009A496B"/>
     <w:rsid w:val="009C667F"/>
     <w:rsid w:val="009F6900"/>
     <w:rsid w:val="00A222A1"/>
     <w:rsid w:val="00A24F97"/>
     <w:rsid w:val="00A25E15"/>
     <w:rsid w:val="00A4677B"/>
     <w:rsid w:val="00A80D95"/>
     <w:rsid w:val="00AF04CE"/>
     <w:rsid w:val="00B33035"/>
     <w:rsid w:val="00B92A9B"/>
     <w:rsid w:val="00BD35B5"/>
     <w:rsid w:val="00C25CF4"/>
     <w:rsid w:val="00C644D5"/>
     <w:rsid w:val="00CA053F"/>
     <w:rsid w:val="00CA133F"/>
     <w:rsid w:val="00CA2E5D"/>
     <w:rsid w:val="00D1118F"/>
     <w:rsid w:val="00D3098B"/>
     <w:rsid w:val="00DF1AED"/>
     <w:rsid w:val="00DF62ED"/>
     <w:rsid w:val="00DF7B5B"/>
     <w:rsid w:val="00E35CD9"/>
     <w:rsid w:val="00E560CE"/>
     <w:rsid w:val="00EA1108"/>
@@ -6129,70 +5425,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>727</Words>
-  <Characters>3926</Characters>
+  <Words>729</Words>
+  <Characters>3941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4644</CharactersWithSpaces>
+  <CharactersWithSpaces>4661</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Revista Estudos de Psicologia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>