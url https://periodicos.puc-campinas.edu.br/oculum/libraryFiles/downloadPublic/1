--- v0 (2026-04-23)
+++ v1 (2026-10-24)
@@ -1,56 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="22306C00" w14:textId="77777777" w:rsidR="004773C9" w:rsidRDefault="004773C9" w:rsidP="00067D95">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006B1BD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ORIENTAÇÕES GERAIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B078C48" w14:textId="4ED31E2D" w:rsidR="00B36C6D" w:rsidRDefault="005B0BB2" w:rsidP="00B36C6D">
@@ -1290,58 +1291,51 @@
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Tamanho máximo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB6312">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-        <w:t>O artigo deve ter no máximo 20 páginas, incluindo referências e ilustrações.</w:t>
+        <w:t>: O artigo deve ter no máximo 20 páginas, incluindo referências e ilustrações.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0340874B" w14:textId="59ADCDE6" w:rsidR="00C04029" w:rsidRPr="00AB6312" w:rsidRDefault="004773C9" w:rsidP="00AB6312">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB6312">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1486,55 +1480,57 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1451F538" w14:textId="77777777" w:rsidR="002B7415" w:rsidRPr="00FE4306" w:rsidRDefault="002B7415" w:rsidP="00FE4306">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="3"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Única página onde o autor deve se identificar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F78DE66" w14:textId="264CC604" w:rsidR="00177A80" w:rsidRPr="00FE4306" w:rsidRDefault="002B7415" w:rsidP="00177A80">
+    <w:p w14:paraId="4F78DE66" w14:textId="160C1F28" w:rsidR="00177A80" w:rsidRPr="0026269C" w:rsidRDefault="002B7415" w:rsidP="00177A80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
@@ -1701,81 +1697,332 @@
       <w:r w:rsidR="003360EF" w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>. Sem siglas</w:t>
       </w:r>
       <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>e sem ponto final</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="0026269C" w:rsidRPr="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>No máximo 8 palavras</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00177A80" w:rsidRPr="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B9B0F6" w14:textId="634C428A" w:rsidR="003D0FF7" w:rsidRPr="00FE4306" w:rsidRDefault="002B7415" w:rsidP="00177A80">
+    <w:p w14:paraId="64B9B0F6" w14:textId="634C428A" w:rsidR="003D0FF7" w:rsidRDefault="002B7415" w:rsidP="00177A80">
       <w:pPr>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="3"/>
         </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>inglês</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sem siglas e sem localização geográfica </w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006F3DD5" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>alinhado à esquerda,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>com</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="27"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>itálico,</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>sem ponto final</w:t>
+      </w:r>
+      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29DBEF8B" w14:textId="72355D98" w:rsidR="0026269C" w:rsidRPr="00FE4306" w:rsidRDefault="0026269C" w:rsidP="0026269C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="3"/>
+        </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>do</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1790,204 +2037,196 @@
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>em</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE4306">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t>inglês</w:t>
+        <w:t>espanhol</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">sem siglas e sem localização geográfica </w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>Arial</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-2"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
-[...34 lines deleted...]
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>11,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>alinhado à esquerda,</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="27"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>itálico,</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>sem ponto final</w:t>
       </w:r>
-      <w:r w:rsidR="00177A80" w:rsidRPr="00FE4306">
+      <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB3C010" w14:textId="77777777" w:rsidR="0026269C" w:rsidRPr="00FE4306" w:rsidRDefault="0026269C" w:rsidP="00177A80">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="42C6B19F" w14:textId="74DE1E47" w:rsidR="003D0FF7" w:rsidRPr="00FE4306" w:rsidRDefault="003D0FF7" w:rsidP="003D0FF7">
       <w:pPr>
         <w:spacing w:line="212" w:lineRule="exact"/>
         <w:ind w:left="-2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="252525"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Sugestão</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4306">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -3107,51 +3346,65 @@
       </w:r>
       <w:r w:rsidR="009453B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009453B1" w:rsidRPr="00C607D7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="23"/>
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t>Obs. Para o autor de contato incluir telefone e e-mail</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451D1019" w14:textId="039B89DC" w:rsidR="001B1812" w:rsidRPr="00D52B3E" w:rsidRDefault="001B1812" w:rsidP="001B1812">
+    <w:p w14:paraId="19ED67F0" w14:textId="77777777" w:rsidR="0026269C" w:rsidRDefault="0026269C" w:rsidP="001B1812">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="252525"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="451D1019" w14:textId="6A13F00F" w:rsidR="001B1812" w:rsidRPr="00D52B3E" w:rsidRDefault="001B1812" w:rsidP="001B1812">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="252525"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D52B3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Colaboradores</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06FF5E0F" w14:textId="77777777" w:rsidR="001B1812" w:rsidRDefault="001B1812" w:rsidP="001B1812">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
@@ -5023,51 +5276,50 @@
           <w:w w:val="105"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="762E8F1A" w14:textId="42EB1482" w:rsidR="00B71DE0" w:rsidRDefault="00757E95" w:rsidP="00757E95">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
           <w:tab w:val="left" w:pos="5835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Resumo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7334CA09" w14:textId="1BB81C31" w:rsidR="006C498B" w:rsidRPr="00E95911" w:rsidRDefault="0057130D" w:rsidP="00757E95">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2715"/>
           <w:tab w:val="left" w:pos="5835"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="252525"/>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve">Título Seção: </w:t>
       </w:r>
@@ -5351,51 +5603,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00564645" w:rsidRPr="00564645">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B71DE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307C8C9B" w14:textId="4F3C1E70" w:rsidR="006C498B" w:rsidRDefault="00757E95" w:rsidP="002B546F">
+    <w:p w14:paraId="307C8C9B" w14:textId="09E64B72" w:rsidR="006C498B" w:rsidRDefault="00757E95" w:rsidP="002B546F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Palavras</w:t>
       </w:r>
       <w:r w:rsidR="00541520" w:rsidRPr="00541520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00541520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5432,58 +5684,92 @@
       </w:r>
       <w:r w:rsidR="002B546F" w:rsidRPr="00564645">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>As palavras-chave devem ser diferentes do</w:t>
       </w:r>
       <w:r w:rsidR="00564645" w:rsidRPr="00564645">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002B546F" w:rsidRPr="00564645">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
         <w:t xml:space="preserve"> termos já utilizados no título</w:t>
       </w:r>
+      <w:r w:rsidR="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e resumo</w:t>
+      </w:r>
       <w:r w:rsidR="00684781">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>, em ordem alfabética e separadas por ponto final</w:t>
-      </w:r>
+        <w:t>, em ordem alfabética e separadas por ponto fina</w:t>
+      </w:r>
+      <w:r w:rsidR="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Os termos deverão ser obtidos no </w:t>
+      </w:r>
+      <w:r w:rsidR="0026269C" w:rsidRPr="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Thesaurus da UNESCO (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="0026269C" w:rsidRPr="00B81B1F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>https://vocabularies.unesco.org/unesco</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidR="002B546F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352AEF2D" w14:textId="5CDD0848" w:rsidR="00B71DE0" w:rsidRDefault="00757E95" w:rsidP="00757E95">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-14"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
@@ -5673,88 +5959,356 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">11, justificado, com itálico, espaçamento entrelinhas </w:t>
       </w:r>
       <w:r w:rsidR="001C0F86" w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>1,5</w:t>
       </w:r>
       <w:r w:rsidR="00541520" w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="781389B4" w14:textId="16CCD04A" w:rsidR="00541520" w:rsidRPr="00E95911" w:rsidRDefault="00D93EFD" w:rsidP="00541520">
+    <w:p w14:paraId="781389B4" w14:textId="16CCD04A" w:rsidR="00541520" w:rsidRDefault="00D93EFD" w:rsidP="00541520">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00541520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidR="00541520" w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>: Palavra 1. Palavra 2. P</w:t>
       </w:r>
       <w:r w:rsidR="00541520">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>alavra 3. Palavra 4. Palavra 5.</w:t>
       </w:r>
       <w:r w:rsidR="00564645">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="2F244FA5" w14:textId="77777777" w:rsidR="0026269C" w:rsidRDefault="0026269C" w:rsidP="00541520">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C56BC41" w14:textId="7BF8E481" w:rsidR="0026269C" w:rsidRDefault="0026269C" w:rsidP="0026269C">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resumo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4680CBB3" w14:textId="77777777" w:rsidR="0026269C" w:rsidRPr="00E95911" w:rsidRDefault="0026269C" w:rsidP="0026269C">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2715"/>
+          <w:tab w:val="left" w:pos="5835"/>
+        </w:tabs>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="252525"/>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título Seção: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonte Arial, tamanho 11, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>centralizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>inicial maiúscula e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com negrito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e itálico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561373CF" w14:textId="77777777" w:rsidR="0026269C" w:rsidRPr="00541520" w:rsidRDefault="0026269C" w:rsidP="0026269C">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00564645">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto corrido em parágrafo único, em inglês, máximo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>250 palavras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564645">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A54FF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Não deve conter siglas ou citações.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564645">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Deve conter, obrigatoriamente, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00564645">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>informações sobre o(s) objetivo(s), procedimentos metodológicos (explicitando instrumentos, lócus e participantes da pesquisa - este último tópico no caso de pesquisas empíricas) e resultados</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Fonte Arial,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>tamanho</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>11, justificado, com itálico, espaçamento entrelinhas 1,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="434EA79D" w14:textId="77777777" w:rsidR="0026269C" w:rsidRPr="00E95911" w:rsidRDefault="0026269C" w:rsidP="0026269C">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00541520">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E95911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Palavra 1. Palavra 2. P</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">alavra 3. Palavra 4. Palavra 5. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F416F46" w14:textId="77777777" w:rsidR="0026269C" w:rsidRPr="00E95911" w:rsidRDefault="0026269C" w:rsidP="00541520">
+      <w:pPr>
+        <w:pStyle w:val="Standard"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1A4A3947" w14:textId="77777777" w:rsidR="00FE4306" w:rsidRDefault="00FE4306" w:rsidP="00A54FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="511ACA8D" w14:textId="6B9A520A" w:rsidR="00B71DE0" w:rsidRDefault="00A54FF5" w:rsidP="00A54FF5">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6522,59 +7076,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t>, sem siglas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F39984F" w14:textId="4906D1AF" w:rsidR="006D2670" w:rsidRPr="00E95911" w:rsidRDefault="003D62F7" w:rsidP="00CF60BA">
       <w:pPr>
         <w:pStyle w:val="Standard"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D62F7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Descrição dos procedimentos usados para conduzir a investigação, incluindo informações consistentes sobre os participantes, instrumentos e procedimentos utilizados. Ao final desta seção, </w:t>
-[...7 lines deleted...]
-        <w:t>deverá constar uma clara afirmação quanto ao atendimento sobre os procedimentos éticos adotados e fornecer o número do processo aprovado.</w:t>
+        <w:t>Descrição dos procedimentos usados para conduzir a investigação, incluindo informações consistentes sobre os participantes, instrumentos e procedimentos utilizados. Ao final desta seção, deverá constar uma clara afirmação quanto ao atendimento sobre os procedimentos éticos adotados e fornecer o número do processo aprovado.</w:t>
       </w:r>
       <w:r w:rsidRPr="003B0BBF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D2670" w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="003D0FF7" w:rsidRPr="00E95911">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-1"/>
           <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto: </w:t>
       </w:r>
@@ -7964,51 +8510,51 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Cogent Education</w:t>
       </w:r>
       <w:r w:rsidRPr="00814A0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, v. 9, n. 1, p. 1-20, 2022. Doi</w:t>
       </w:r>
       <w:r w:rsidR="00814A0A" w:rsidRPr="00814A0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00814A0A" w:rsidRPr="0058096D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="23"/>
             <w:szCs w:val="23"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://doi.org/10.1080/2331186X.2021.2018118</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00814A0A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35E3515D" w14:textId="77777777" w:rsidR="00814A0A" w:rsidRPr="00C24E11" w:rsidRDefault="00814A0A" w:rsidP="009809A5">
       <w:pPr>
@@ -8222,51 +8768,51 @@
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Revista de Educação PUC-Campinas</w:t>
       </w:r>
       <w:r w:rsidRPr="008A1029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, v. 28, 2023. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008A1029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Doi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="008A1029">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="00E40242">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:rPr>
           <w:t>https://doi.org/10.24220/2318-0870v28e2023a8671</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0C1B9342" w14:textId="77777777" w:rsidR="00E40242" w:rsidRPr="008A1029" w:rsidRDefault="00E40242" w:rsidP="008A1029">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E7B74F7" w14:textId="7353F7CD" w:rsidR="00846C7F" w:rsidRDefault="00846C7F" w:rsidP="009809A5">
@@ -8309,58 +8855,58 @@
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1143296F" w14:textId="77777777" w:rsidR="00846C7F" w:rsidRPr="00FC10AA" w:rsidRDefault="00846C7F" w:rsidP="009809A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC10AA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>[conforme informado nas orientações gerais, caso não seja enviada a carta de aceitação, a referência não poderá ser mantida]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58994AFC" w14:textId="6B2AA724" w:rsidR="005E4CB4" w:rsidRPr="00D33743" w:rsidRDefault="003F3272" w:rsidP="009809A5">
+    <w:p w14:paraId="58994AFC" w14:textId="6B2AA724" w:rsidR="005E4CB4" w:rsidRPr="0026269C" w:rsidRDefault="003F3272" w:rsidP="009809A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00846013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>Pachur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005E4CB4" w:rsidRPr="00846013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>, T.</w:t>
       </w:r>
       <w:r w:rsidR="00FC10AA" w:rsidRPr="00846013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
@@ -8388,383 +8934,216 @@
         <w:t xml:space="preserve">, B. Unpacking buyer-seller </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005E4CB4" w:rsidRPr="00846013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>diferences</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005E4CB4" w:rsidRPr="00846013">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> in valuation from experience: a </w:t>
       </w:r>
       <w:r w:rsidR="005E4CB4" w:rsidRPr="00EA5742">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">cognitive modeling approach. </w:t>
       </w:r>
-      <w:r w:rsidR="005E4CB4" w:rsidRPr="00D33743">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005E4CB4" w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005E4CB4" w:rsidRPr="00D33743">
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Psychonomic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005E4CB4" w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+          <w:i/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bulletin &amp; Review</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4CB4" w:rsidRPr="0026269C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00FC10AA" w:rsidRPr="00D33743">
+      <w:r w:rsidR="00FC10AA" w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No prelo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFD06C0" w14:textId="77777777" w:rsidR="00FE4306" w:rsidRPr="00D33743" w:rsidRDefault="00FE4306" w:rsidP="009809A5">
+    <w:p w14:paraId="0FFD06C0" w14:textId="77777777" w:rsidR="00FE4306" w:rsidRPr="0026269C" w:rsidRDefault="00FE4306" w:rsidP="009809A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
+          <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71E96936" w14:textId="77777777" w:rsidR="006777C1" w:rsidRPr="00D33743" w:rsidRDefault="006777C1" w:rsidP="009809A5">
+    <w:p w14:paraId="71E96936" w14:textId="77777777" w:rsidR="006777C1" w:rsidRPr="0026269C" w:rsidRDefault="006777C1" w:rsidP="009809A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00D33743">
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
-          <w:lang w:val="en-US" w:eastAsia="pt-BR"/>
-[...23 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:eastAsia="pt-BR"/>
+        </w:rPr>
+        <w:t>Capítulos de livros</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="22763567" w14:textId="16E71EEA" w:rsidR="006777C1" w:rsidRPr="00EA5742" w:rsidRDefault="00707A39" w:rsidP="009809A5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Martínez-Castro, C. A.; Zapata-Cardona, L. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Formación</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> inicial de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>inicial</w:t>
+        </w:rPr>
+        <w:t>profesores</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> de </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> de estadística </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>profesores</w:t>
+        </w:rPr>
+        <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00D33743">
+      <w:r w:rsidRPr="0026269C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
-[...111 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> una perspectiva crítica. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33743">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33743">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
-        <w:t>: Salcedo, A.; Díaz-</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, D. (ed.). </w:t>
+        <w:t xml:space="preserve">: Salcedo, A.; Díaz-Levicoy, D. (ed.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00D33743">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t>Formación del Profesorado para Enseñar Estadística</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33743">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-419"/>
         </w:rPr>
         <w:t xml:space="preserve">: Retos y Oportunidades. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
@@ -9124,51 +9503,51 @@
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00846C7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> e normalização</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> entrar em contato via e-mail com:</w:t>
       </w:r>
       <w:r w:rsidR="00846C7F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00AF281B" w:rsidRPr="0058096D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
             <w:highlight w:val="darkGray"/>
             <w:lang w:eastAsia="pt-BR"/>
           </w:rPr>
           <w:t>sbi.editoracao2@puc-campinas.edu.br</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AF281B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00394704">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -9268,224 +9647,233 @@
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t>sbi.ne_oculumensaios@puc-campinas.edu.br</w:t>
       </w:r>
       <w:r w:rsidR="00CD1247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="darkGray"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00CD1247">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003913EA" w:rsidSect="00B26236">
-      <w:headerReference w:type="even" r:id="rId13"/>
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId17"/>
+      <w:headerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1133" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BD43487" w14:textId="77777777" w:rsidR="00AB7D17" w:rsidRDefault="00AB7D17" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="491367B9" w14:textId="77777777" w:rsidR="00BA4505" w:rsidRDefault="00BA4505" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60DAF45F" w14:textId="77777777" w:rsidR="00AB7D17" w:rsidRDefault="00AB7D17" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="0D2C69C8" w14:textId="77777777" w:rsidR="00BA4505" w:rsidRDefault="00BA4505" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Serif">
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="500078FF" w:usb2="00000029" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Montserrat">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00930443" w14:textId="77777777" w:rsidR="00E0311B" w:rsidRDefault="00E0311B" w:rsidP="00E0311B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="-82"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve">Oculum ens. | Campinas | XX(X) | </w:t>
+      <w:t>Oculum</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> ens. | Campinas | XX(X) | </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>xx-xx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | XXXXXX-XXXXXX 20XX</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="23172455" w14:textId="77777777" w:rsidR="00E0311B" w:rsidRDefault="00E0311B" w:rsidP="00E0311B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="-82"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0042403B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="393E8E28" w14:textId="7E70D951" w:rsidR="00E0311B" w:rsidRPr="00FF0DE8" w:rsidRDefault="00B36C6D" w:rsidP="00E0311B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="-82"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk57964936"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Oculum Ensaios</w:t>
     </w:r>
     <w:r w:rsidR="00E0311B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | Campinas |</w:t>
     </w:r>
@@ -9555,171 +9943,171 @@
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="0042403B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6A52B636" w14:textId="77777777" w:rsidR="00E0311B" w:rsidRDefault="00E0311B" w:rsidP="00E0311B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="-82"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Oculum ens. | Campinas | XX(X) | </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>xx-xx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> | XXXXXX-XXXXXX 20XX</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C11A248" w14:textId="77777777" w:rsidR="00AB7D17" w:rsidRDefault="00AB7D17" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="075533AE" w14:textId="77777777" w:rsidR="00BA4505" w:rsidRDefault="00BA4505" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AF5BBCD" w14:textId="77777777" w:rsidR="00AB7D17" w:rsidRDefault="00AB7D17" w:rsidP="00CB1D3D">
+    <w:p w14:paraId="6EB74FE9" w14:textId="77777777" w:rsidR="00BA4505" w:rsidRDefault="00BA4505" w:rsidP="00CB1D3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2FDFD2AA" w14:textId="77777777" w:rsidR="00EC17E2" w:rsidRPr="00EC17E2" w:rsidRDefault="00EC17E2">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EC17E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="FF0000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Autoria | título curto (máximo 5 palavras) </w:t>
     </w:r>
     <w:r w:rsidRPr="00EC17E2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>| https://doi.org/10.24220/2318-0919vxxe20xxaxxx</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="58F6D067" w14:textId="77777777" w:rsidR="003D0FF7" w:rsidRPr="00CE6AE6" w:rsidRDefault="00E0311B" w:rsidP="00CE6AE6">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00E0311B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         <w:sz w:val="32"/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:t>Oculum Ensaios</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03341155"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1DD61182"/>
     <w:lvl w:ilvl="0" w:tplc="04160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -11954,102 +12342,104 @@
   <w:num w:numId="11" w16cid:durableId="2107264866">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1586066908">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1392731822">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1618487716">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1220675266">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1838839241">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="633877720">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CB1D3D"/>
     <w:rsid w:val="00043B1D"/>
     <w:rsid w:val="00052560"/>
     <w:rsid w:val="000555CD"/>
     <w:rsid w:val="0005664A"/>
     <w:rsid w:val="00062C27"/>
     <w:rsid w:val="00067D95"/>
     <w:rsid w:val="000A6386"/>
     <w:rsid w:val="000B2859"/>
     <w:rsid w:val="000B46A4"/>
     <w:rsid w:val="000B46F5"/>
     <w:rsid w:val="000F1356"/>
     <w:rsid w:val="001724BD"/>
     <w:rsid w:val="00177A80"/>
     <w:rsid w:val="0018239B"/>
     <w:rsid w:val="001A0AD3"/>
     <w:rsid w:val="001B15C6"/>
     <w:rsid w:val="001B1812"/>
     <w:rsid w:val="001C0F86"/>
     <w:rsid w:val="001C4A59"/>
     <w:rsid w:val="00214AE9"/>
     <w:rsid w:val="00222646"/>
     <w:rsid w:val="00245544"/>
     <w:rsid w:val="00252F5C"/>
     <w:rsid w:val="00260502"/>
+    <w:rsid w:val="0026269C"/>
     <w:rsid w:val="00295BC1"/>
     <w:rsid w:val="002A13A5"/>
     <w:rsid w:val="002A2EA5"/>
     <w:rsid w:val="002A3653"/>
     <w:rsid w:val="002B2F40"/>
     <w:rsid w:val="002B4B7F"/>
     <w:rsid w:val="002B546F"/>
     <w:rsid w:val="002B7415"/>
     <w:rsid w:val="002C535B"/>
     <w:rsid w:val="002D1725"/>
     <w:rsid w:val="002D1923"/>
     <w:rsid w:val="002D5A5F"/>
     <w:rsid w:val="002E1EAF"/>
     <w:rsid w:val="002F0E65"/>
     <w:rsid w:val="002F587A"/>
     <w:rsid w:val="002F5F30"/>
     <w:rsid w:val="003044D5"/>
     <w:rsid w:val="0030688C"/>
     <w:rsid w:val="003174F1"/>
     <w:rsid w:val="00330596"/>
     <w:rsid w:val="003360EF"/>
     <w:rsid w:val="00351D58"/>
     <w:rsid w:val="00352DB0"/>
     <w:rsid w:val="00381238"/>
     <w:rsid w:val="003913EA"/>
@@ -12152,86 +12542,88 @@
     <w:rsid w:val="009C67F8"/>
     <w:rsid w:val="009E1AF8"/>
     <w:rsid w:val="009F5EE3"/>
     <w:rsid w:val="00A17A29"/>
     <w:rsid w:val="00A46B12"/>
     <w:rsid w:val="00A54FF5"/>
     <w:rsid w:val="00A809B8"/>
     <w:rsid w:val="00A97764"/>
     <w:rsid w:val="00AB27FE"/>
     <w:rsid w:val="00AB6312"/>
     <w:rsid w:val="00AB7D17"/>
     <w:rsid w:val="00AC3B42"/>
     <w:rsid w:val="00AC5D02"/>
     <w:rsid w:val="00AC647C"/>
     <w:rsid w:val="00AD55CD"/>
     <w:rsid w:val="00AE3E11"/>
     <w:rsid w:val="00AF281B"/>
     <w:rsid w:val="00B0054D"/>
     <w:rsid w:val="00B006A9"/>
     <w:rsid w:val="00B24FC7"/>
     <w:rsid w:val="00B26236"/>
     <w:rsid w:val="00B34DF3"/>
     <w:rsid w:val="00B364EF"/>
     <w:rsid w:val="00B36C6D"/>
     <w:rsid w:val="00B71DE0"/>
+    <w:rsid w:val="00BA4505"/>
     <w:rsid w:val="00BC1D6F"/>
     <w:rsid w:val="00BE2575"/>
     <w:rsid w:val="00BF74D6"/>
     <w:rsid w:val="00C04029"/>
     <w:rsid w:val="00C07FC1"/>
     <w:rsid w:val="00C24E11"/>
     <w:rsid w:val="00C4603D"/>
     <w:rsid w:val="00C52223"/>
     <w:rsid w:val="00C607D7"/>
     <w:rsid w:val="00CB1D3D"/>
     <w:rsid w:val="00CC0644"/>
     <w:rsid w:val="00CC691B"/>
     <w:rsid w:val="00CD1247"/>
     <w:rsid w:val="00CE3003"/>
     <w:rsid w:val="00CE5FE8"/>
     <w:rsid w:val="00CE694D"/>
     <w:rsid w:val="00CE6AE6"/>
     <w:rsid w:val="00CF60BA"/>
     <w:rsid w:val="00D050D5"/>
     <w:rsid w:val="00D26B2A"/>
     <w:rsid w:val="00D33743"/>
     <w:rsid w:val="00D52B3E"/>
     <w:rsid w:val="00D61009"/>
     <w:rsid w:val="00D750E0"/>
     <w:rsid w:val="00D77292"/>
     <w:rsid w:val="00D93EFD"/>
     <w:rsid w:val="00D95C50"/>
     <w:rsid w:val="00D95D69"/>
     <w:rsid w:val="00DB12CF"/>
     <w:rsid w:val="00DB42B5"/>
     <w:rsid w:val="00DB472D"/>
     <w:rsid w:val="00DB5B2C"/>
     <w:rsid w:val="00DC159F"/>
     <w:rsid w:val="00DE4C13"/>
     <w:rsid w:val="00DE7050"/>
     <w:rsid w:val="00DF3ED3"/>
+    <w:rsid w:val="00DF4E07"/>
     <w:rsid w:val="00E0311B"/>
     <w:rsid w:val="00E06AD5"/>
     <w:rsid w:val="00E337DD"/>
     <w:rsid w:val="00E40242"/>
     <w:rsid w:val="00E655A8"/>
     <w:rsid w:val="00E67058"/>
     <w:rsid w:val="00E730A5"/>
     <w:rsid w:val="00E84E5B"/>
     <w:rsid w:val="00E95911"/>
     <w:rsid w:val="00EA34FF"/>
     <w:rsid w:val="00EA5742"/>
     <w:rsid w:val="00EC0319"/>
     <w:rsid w:val="00EC17E2"/>
     <w:rsid w:val="00ED1C3C"/>
     <w:rsid w:val="00EF1286"/>
     <w:rsid w:val="00F0732D"/>
     <w:rsid w:val="00F134B3"/>
     <w:rsid w:val="00F13F3C"/>
     <w:rsid w:val="00F167C6"/>
     <w:rsid w:val="00F179C0"/>
     <w:rsid w:val="00F35DBC"/>
     <w:rsid w:val="00F528EE"/>
     <w:rsid w:val="00F64D79"/>
     <w:rsid w:val="00F96CDB"/>
     <w:rsid w:val="00FA6CBE"/>
@@ -12254,51 +12646,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2B5F0A04"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BC5B5CE8-5027-41F4-A780-7F8B6587920D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12676,51 +13068,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009C67F8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Semlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Cabealho">
     <w:name w:val="header"/>
@@ -12974,51 +13365,51 @@
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00067D95"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ui-provider">
     <w:name w:val="ui-provider"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="00AD55CD"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="highlight">
     <w:name w:val="highlight"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:rsid w:val="007F6992"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="57168617">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="595678625">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13062,51 +13453,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2086294360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbi.editoracao2@puc-campinas.edu.br" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24220/2318-0870v28e2023a8671" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/2331186X.2021.2018118" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24220/2318-0919v2Xe202XaXXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://credit.niso.org/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbi.editoracao2@puc-campinas.edu.br" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24220/2318-0870v28e2023a8671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1080/2331186X.2021.2018118" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vocabularies.unesco.org/unesco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.24220/2318-0919v2Xe202XaXXXX" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -13346,70 +13737,70 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3CAF6300-D328-45B3-8B59-8D82F614C3E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>11180</Characters>
+  <Pages>6</Pages>
+  <Words>2208</Words>
+  <Characters>11929</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>93</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13224</CharactersWithSpaces>
+  <CharactersWithSpaces>14109</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Maria Angelica</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>